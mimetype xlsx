--- v0 (2026-03-06)
+++ v1 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -131,105 +131,126 @@
   <si>
     <t>These regulations apply to an improved biomass cookstoves, manufactured in the country or imported into the country for sale, display or use as a domestic cookstove, or an institutional cookstove that uses solid biomass fuels including wood, charcoal, briquette, or pellet.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>Cookstoves</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2454-renewable-energy-standards-and-labelling-improved-biomass-cookstoves-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Sello FIDE No. 4145 - Tortilla Making Machines</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for mechanized tortilla-making machines, used to prepare corn and wheat tortillas, which use LPG or natural gas as fuel and are operated by AC electric motors.</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...1 lines deleted...]
-  <si>
     <t>Tortilla Making Machines</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>NOM-019-ENER / ASTM E 1086 / ASTM E 353 / UNE-EN 10020 / NSF/ANSI Standard 51 / NOM-008-SCFI</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4145-tortilla-making-machines</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4145_03.pdf</t>
   </si>
   <si>
     <t>Standard NOM-019-ENER-2009 - Tortilla Making Machines</t>
   </si>
   <si>
     <t>This policy covers minimum requirements for mechanized tortilla-making machines, used to prepare corn and wheat tortillas, which use LPG or natural gas as fuel and are operated by AC electric motors. Not included are domestic manual tortilla-making machines, which are not operated by electric motors.</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>NOM-019-ENER-2009</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-019-ener-2009-tortilla-making-machines</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5072738&amp;fecha=09/12/2008</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Uganda National Bureau of Standards (UNBS)</t>
   </si>
@@ -563,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="356.199" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -744,181 +765,229 @@
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2025</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
         <v>42</v>
       </c>
-      <c r="E4" t="s">
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="F4" t="s">
+      <c r="M4" t="s">
         <v>44</v>
       </c>
-      <c r="G4" t="s">
+      <c r="N4" t="s">
         <v>45</v>
       </c>
-      <c r="H4">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="K4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="H5">
         <v>2008</v>
       </c>
-      <c r="I5"/>
+      <c r="I5">
+        <v>2012</v>
+      </c>
       <c r="J5" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="L5" t="s">
         <v>56</v>
       </c>
       <c r="M5" t="s">
         <v>57</v>
       </c>
       <c r="N5" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H6">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>63</v>
+      </c>
+      <c r="K6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" t="s">
         <v>64</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" t="s">
+        <v>58</v>
+      </c>
+      <c r="O6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" t="s">
+        <v>70</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2019</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>71</v>
+      </c>
+      <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
-[...3 lines deleted...]
-      <c r="N6" t="s">
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>72</v>
+      </c>
+      <c r="N7" t="s">
         <v>27</v>
       </c>
-      <c r="O6" t="s">
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="O7" t="s">
+        <v>73</v>
+      </c>
+      <c r="P7" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">