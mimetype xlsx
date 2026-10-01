--- v1 (2026-03-14)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -213,50 +213,77 @@
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>ISIRI 4910-2, 1st Revision- Method for measuring of energy consumption and energy labeling instructions</t>
   </si>
   <si>
     <t>Evaporative air coolers -Direct and indirect types</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Evaporative Coolers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>AS 2913-1987 ,IS3315-1974</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-4910-2-1st-revision-method-measuring-energy-consumption-and-energy-labeling</t>
@@ -281,53 +308,50 @@
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
     <t>Standards and Labeling of Evaporative Air Coolers</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the star labeling program for direct evaporative air coolers (commercially known as desert coolers) for household and similar use for capacity up to and including 6000 CMH( 1.67m3/sec) suitable for rated voltage upto and including 250V 50Hz ac covered under the scope of IS 3315: 2024 as amended from time to time, being manufactured, imported or assembled for the purpose
 of commercial sale.</t>
   </si>
   <si>
     <t>Asia and Pacific, India</t>
   </si>
   <si>
     <t>Voluntary</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>IS 3315: 2024</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency, Ministry of Power</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standards-and-labeling-evaporative-air-coolers</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Home/EquipmentSchemes?type=V</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
@@ -697,73 +721,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -984,321 +1008,367 @@
       </c>
       <c r="O5" t="s">
         <v>57</v>
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
         <v>62</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
         <v>63</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>1999</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
         <v>64</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>65</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
+        <v>56</v>
+      </c>
+      <c r="O6" t="s">
         <v>66</v>
       </c>
-      <c r="N6" t="s">
-[...2 lines deleted...]
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" t="s">
         <v>69</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>70</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="I7">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N7" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>76</v>
       </c>
       <c r="P7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>78</v>
       </c>
       <c r="B8" t="s">
         <v>79</v>
       </c>
       <c r="C8" t="s">
         <v>80</v>
       </c>
       <c r="D8" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G8" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I8"/>
+        <v>2008</v>
+      </c>
+      <c r="I8">
+        <v>2020</v>
+      </c>
       <c r="J8" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
+        <v>82</v>
+      </c>
+      <c r="M8" t="s">
+        <v>83</v>
+      </c>
+      <c r="N8" t="s">
         <v>84</v>
       </c>
-      <c r="M8" t="s">
+      <c r="O8" t="s">
         <v>85</v>
       </c>
-      <c r="N8" t="s">
-[...2 lines deleted...]
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" t="s">
         <v>88</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>89</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="G9" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="H9">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>92</v>
+      </c>
       <c r="M9" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P9" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B10" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="H10">
         <v>2021</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>35</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P10" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B11" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="E11" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="H11">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="N11" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="O11" t="s">
         <v>103</v>
       </c>
       <c r="P11" t="s">
         <v>104</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>90</v>
+      </c>
+      <c r="F12" t="s">
+        <v>107</v>
+      </c>
+      <c r="G12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12">
+        <v>2012</v>
+      </c>
+      <c r="I12">
+        <v>2020</v>
+      </c>
+      <c r="J12" t="s">
+        <v>108</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>109</v>
+      </c>
+      <c r="M12" t="s">
+        <v>110</v>
+      </c>
+      <c r="N12" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" t="s">
+        <v>111</v>
+      </c>
+      <c r="P12" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">