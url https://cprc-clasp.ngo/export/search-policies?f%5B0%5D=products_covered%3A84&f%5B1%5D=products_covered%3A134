--- v1 (2026-01-19)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -291,50 +291,77 @@
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
     <t>GB 28377-2019 Minimum allowable values of water efficiency and water efficiency grades for urinals</t>
   </si>
   <si>
     <t>This standard specifies the water efficiency grades, technical requirements and test methods for urinals. This standard is applicable to the evaluation on water efficiency of urinals (excluding waterless urinals) installed on cold water supply piping in building facilities and used under the static water supply pressure of 0.6 MPa.</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>GB/T 9195</t>
   </si>
   <si>
     <t>The Standardisation Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-28377-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA94002A80CE05397BE0A0A84AC</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Korea Eco label Standards EL 228 Urinals</t>
   </si>
   <si>
     <t>This standard specif ies a method to confirm the certification criteria and conformance of Eco label of urinals installed in the buildings that use electronic flush valve or do not use water.</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>KSB 2369</t>
   </si>
   <si>
     <t>Ministry of Environment</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/korea-eco-label-standards-el-228-urinals</t>
   </si>
   <si>
     <t>http://el.keiti.re.kr/FileDownload.do?encData=sshC35fJeoPMDprwlrWIcu6LosvVyTDd0a6Ryspercent2Bap4cbpercent2FLBY1Xlp1BC2myOQL4baJQ9VFI2tSubYuZ622CSW76txsqp5XCkvi0ddnbZ9Jpc8eHawEBEWOC1mu2zFGur7racKsZ9gJsTis16avSB4Us4zZf5jO6hyPsqRagQx5G3WqHdRX52Jjpercent2F5tzY</t>
@@ -355,53 +382,50 @@
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Induction Cookers</t>
   </si>
@@ -813,51 +837,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1242,425 +1266,471 @@
       </c>
       <c r="M8" t="s">
         <v>82</v>
       </c>
       <c r="N8" t="s">
         <v>39</v>
       </c>
       <c r="O8" t="s">
         <v>83</v>
       </c>
       <c r="P8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>85</v>
       </c>
       <c r="B9" t="s">
         <v>86</v>
       </c>
       <c r="C9" t="s">
         <v>87</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="E9" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="H9">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K9" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>91</v>
       </c>
       <c r="N9" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="O9" t="s">
         <v>92</v>
       </c>
       <c r="P9" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>94</v>
       </c>
       <c r="B10" t="s">
         <v>95</v>
       </c>
       <c r="C10" t="s">
         <v>96</v>
       </c>
       <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="I10">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J10" t="s">
+        <v>98</v>
+      </c>
+      <c r="K10" t="s">
+        <v>37</v>
+      </c>
+      <c r="L10" t="s">
         <v>99</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>100</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>39</v>
+      </c>
+      <c r="O10" t="s">
         <v>101</v>
       </c>
-      <c r="N10" t="s">
+      <c r="P10" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B11" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" t="s">
         <v>105</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="G11" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2020</v>
+      </c>
       <c r="J11" t="s">
-        <v>47</v>
+        <v>108</v>
       </c>
       <c r="K11" t="s">
         <v>48</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>109</v>
+      </c>
       <c r="M11" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="O11" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="P11" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B12" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="H12">
         <v>2021</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>47</v>
       </c>
       <c r="K12" t="s">
         <v>48</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>49</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C13" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>120</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="H13">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>117</v>
+        <v>47</v>
       </c>
       <c r="K13" t="s">
         <v>48</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="N13" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C14" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="D14" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I14">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="J14" t="s">
-        <v>89</v>
+        <v>125</v>
       </c>
       <c r="K14" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="L14" t="s">
         <v>126</v>
       </c>
       <c r="M14" t="s">
         <v>127</v>
       </c>
       <c r="N14" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="O14" t="s">
         <v>128</v>
       </c>
       <c r="P14" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>130</v>
       </c>
       <c r="B15" t="s">
         <v>131</v>
       </c>
       <c r="C15" t="s">
         <v>132</v>
       </c>
       <c r="D15" t="s">
         <v>133</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
       <c r="F15" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I15">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J15" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="K15" t="s">
         <v>37</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>134</v>
+      </c>
       <c r="M15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N15" t="s">
         <v>39</v>
       </c>
       <c r="O15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2011</v>
+      </c>
+      <c r="I16">
+        <v>2017</v>
+      </c>
       <c r="J16" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="K16" t="s">
         <v>37</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N16" t="s">
         <v>39</v>
       </c>
       <c r="O16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P16" t="s">
-        <v>143</v>
+        <v>144</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17" t="s">
+        <v>146</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" t="s">
+        <v>147</v>
+      </c>
+      <c r="G17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H17">
+        <v>2009</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>98</v>
+      </c>
+      <c r="K17" t="s">
+        <v>37</v>
+      </c>
+      <c r="L17" t="s">
+        <v>148</v>
+      </c>
+      <c r="M17" t="s">
+        <v>149</v>
+      </c>
+      <c r="N17" t="s">
+        <v>39</v>
+      </c>
+      <c r="O17" t="s">
+        <v>150</v>
+      </c>
+      <c r="P17" t="s">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">