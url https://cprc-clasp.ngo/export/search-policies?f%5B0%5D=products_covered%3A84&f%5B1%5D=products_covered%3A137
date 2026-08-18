--- v1 (2026-03-05)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -349,50 +349,72 @@
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
+    <t>GB 30255-2026 Minimum allowable values of energy efficiency and energy efficiency grades for crystalline silicon photovoltaic modules and inverters</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, minimum allowable values of energy efficiency, and the test and calculation methods for crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters.
+This standard applies to terrestrial n-type crystalline silicon photovoltaic modules and grid-connected photovoltaic inverters, where grid-connected photovoltaic inverters comprise central inverters, string inverters, and the grid-connected inverter portion of pre-assembled integrated photovoltaic inverter units.</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>The Standardization Administration of China (SAC)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-30255-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?mode=p&amp;id=WSQmieH%2F%2FXI%3D</t>
+  </si>
+  <si>
     <t>GS IEC 62257-9-8:2020, Renewable energy and hybrid systems for rural electrification - Part 9-8: Integrated systems - Requirements for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Quality standards for standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>July 2022</t>
   </si>
   <si>
     <t>Ghana Standards Authority</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gs-iec-62257-9-82020-renewable-energy-and-hybrid-systems-rural-electrification-part-9-8</t>
   </si>
   <si>
     <t>http://services.gsa.gov.gh/standards/standards.php?sno=GS%20IEC%20TS%2062257-9-8:2020</t>
   </si>
   <si>
     <t>IEC TS 62257-9-8  Quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>This quality standard will apply to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
@@ -485,53 +507,50 @@
     <t>https://www.iec.ch/dyn/www/f?p=103:36:112914829377027::::FSP_ORG_ID,FSP_LANG_ID:1090,25</t>
   </si>
   <si>
     <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-8)</t>
   </si>
   <si>
     <t>MS IEC TS 62257-9-8</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/malawi-standard-pico-solar-and-shs-kits-iec-ts-62257-9-8</t>
   </si>
   <si>
     <t>https://nam10.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iec.ch%2Fdyn%2Fwww%2Ff%3Fp%3D103%3A36%3A112914829377027%3A%3A%3A%3AFSP_ORG_ID%2CFSP_LANG_ID%3A1090%2C25&amp;data=05%7C01%7Clboucher%40clasp.ngo%7C991380eb2ddc4597b0bd08dbd6ffa68d%7C893cf7999fee4d2a8d71655b7b1e53d2%7C0%7C0%7C638340165728696357%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=BRfwqZ8YWSBCwfEf9yfxjELTLNVh5Efnf5BHKmWv9cw%3D&amp;reserved=0</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
   </si>
   <si>
     <t>Ministerial Guidelines on Minimum Standard Requirements for Solar Home Systems</t>
   </si>
   <si>
     <t>Covers stand-alone photovoltaic power systems; defines the minimum service level energy requirements for an off-grid solar home system; cover the corresponding minimum requirements for the off-grid solar home system accessories such as Lamps, Cables, Batteries, Solar Photovoltaic Panel, Charge controller, installation requirements and other accessories required for off-grid solar home system installation to ensure safety of end users and quality of the system as well as quality of service.</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
@@ -1177,51 +1196,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1745,1371 +1764,1417 @@
       </c>
       <c r="L11" t="s">
         <v>99</v>
       </c>
       <c r="M11" t="s">
         <v>100</v>
       </c>
       <c r="N11" t="s">
         <v>101</v>
       </c>
       <c r="O11" t="s">
         <v>102</v>
       </c>
       <c r="P11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>104</v>
       </c>
       <c r="B12" t="s">
         <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="H12">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>107</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L12"/>
       <c r="M12" t="s">
         <v>108</v>
       </c>
       <c r="N12" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="O12" t="s">
         <v>109</v>
       </c>
       <c r="P12" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>111</v>
       </c>
       <c r="B13" t="s">
         <v>112</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>113</v>
+      </c>
       <c r="D13" t="s">
-        <v>113</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>78</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2020</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
       <c r="L13" t="s">
         <v>37</v>
       </c>
       <c r="M13" t="s">
         <v>115</v>
       </c>
       <c r="N13" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="O13" t="s">
         <v>116</v>
       </c>
-      <c r="P13"/>
+      <c r="P13" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
       <c r="L14" t="s">
         <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="C15" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>125</v>
       </c>
       <c r="K15" t="s">
         <v>36</v>
       </c>
       <c r="L15" t="s">
+        <v>37</v>
+      </c>
+      <c r="M15" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
+        <v>127</v>
+      </c>
+      <c r="P15" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C16" t="s">
         <v>131</v>
       </c>
       <c r="D16" t="s">
-        <v>113</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>132</v>
       </c>
       <c r="K16" t="s">
         <v>36</v>
       </c>
       <c r="L16" t="s">
-        <v>37</v>
+        <v>133</v>
       </c>
       <c r="M16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="P16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2022</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L17" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18" t="s">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>2022</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
       <c r="M18" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="P18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B19" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="C19" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D19" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
+        <v>150</v>
+      </c>
+      <c r="M19" t="s">
+        <v>146</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
         <v>151</v>
       </c>
-      <c r="M19" t="s">
+      <c r="P19" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20" t="s">
+        <v>154</v>
+      </c>
+      <c r="C20" t="s">
+        <v>155</v>
+      </c>
+      <c r="D20" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="G20" t="s">
         <v>34</v>
       </c>
       <c r="H20">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="I20">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="J20" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="K20" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>37</v>
+        <v>157</v>
       </c>
       <c r="M20" t="s">
+        <v>158</v>
+      </c>
+      <c r="N20" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>160</v>
       </c>
       <c r="P20" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>162</v>
       </c>
       <c r="B21" t="s">
-        <v>105</v>
+        <v>163</v>
       </c>
       <c r="C21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="H21">
+        <v>2019</v>
+      </c>
+      <c r="I21">
         <v>2022</v>
       </c>
-      <c r="I21"/>
       <c r="J21" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
       <c r="L21" t="s">
         <v>37</v>
       </c>
       <c r="M21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N21" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="C22" t="s">
         <v>169</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>78</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="H22">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I22">
         <v>2022</v>
       </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
       <c r="L22" t="s">
         <v>37</v>
       </c>
       <c r="M22" t="s">
         <v>170</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="O22" t="s">
         <v>171</v>
       </c>
       <c r="P22" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>173</v>
       </c>
       <c r="B23" t="s">
         <v>174</v>
       </c>
       <c r="C23" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>78</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>34</v>
       </c>
       <c r="H23">
         <v>2018</v>
       </c>
       <c r="I23">
         <v>2022</v>
       </c>
       <c r="J23" t="s">
         <v>62</v>
       </c>
       <c r="K23" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="L23" t="s">
         <v>37</v>
       </c>
       <c r="M23" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>180</v>
       </c>
       <c r="C24" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="H24">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2018</v>
+      </c>
+      <c r="I24">
+        <v>2022</v>
+      </c>
       <c r="J24" t="s">
-        <v>178</v>
+        <v>62</v>
       </c>
       <c r="K24" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="L24" t="s">
         <v>37</v>
       </c>
       <c r="M24" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P24" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>182</v>
       </c>
       <c r="B25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="H25">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>37</v>
+      </c>
       <c r="M25" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="P25" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>188</v>
+      </c>
+      <c r="B26" t="s">
+        <v>189</v>
+      </c>
+      <c r="C26" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
         <v>193</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
         <v>194</v>
       </c>
       <c r="P26" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="K27" t="s">
         <v>36</v>
       </c>
       <c r="L27" t="s">
         <v>37</v>
       </c>
       <c r="M27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="P27"/>
+        <v>200</v>
+      </c>
+      <c r="P27" t="s">
+        <v>201</v>
+      </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C28" t="s">
-        <v>60</v>
+        <v>203</v>
       </c>
       <c r="D28" t="s">
-        <v>113</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H28"/>
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>2021</v>
+      </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>62</v>
+        <v>132</v>
       </c>
       <c r="K28" t="s">
         <v>36</v>
       </c>
       <c r="L28" t="s">
         <v>37</v>
       </c>
       <c r="M28" t="s">
-        <v>64</v>
+        <v>204</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B29" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C29" t="s">
-        <v>205</v>
+        <v>60</v>
       </c>
       <c r="D29" t="s">
-        <v>19</v>
+        <v>120</v>
       </c>
       <c r="E29" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>62</v>
       </c>
       <c r="K29" t="s">
         <v>36</v>
       </c>
       <c r="L29" t="s">
         <v>37</v>
       </c>
       <c r="M29" t="s">
-        <v>206</v>
+        <v>64</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="P29" t="s">
         <v>208</v>
       </c>
+      <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>209</v>
       </c>
       <c r="B30" t="s">
         <v>210</v>
       </c>
       <c r="C30" t="s">
         <v>211</v>
       </c>
       <c r="D30" t="s">
-        <v>212</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="F30" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="K30" t="s">
         <v>36</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>37</v>
+      </c>
       <c r="M30" t="s">
+        <v>212</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>213</v>
       </c>
-      <c r="N30" t="s">
-[...2 lines deleted...]
-      <c r="O30" t="s">
+      <c r="P30" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>215</v>
+      </c>
+      <c r="B31" t="s">
         <v>216</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>217</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>218</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>88</v>
+        <v>191</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>220</v>
+        <v>35</v>
       </c>
       <c r="K31" t="s">
         <v>36</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
+        <v>219</v>
+      </c>
+      <c r="N31" t="s">
+        <v>48</v>
+      </c>
+      <c r="O31" t="s">
+        <v>220</v>
+      </c>
+      <c r="P31" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>222</v>
+      </c>
+      <c r="B32" t="s">
+        <v>223</v>
+      </c>
+      <c r="C32" t="s">
+        <v>224</v>
+      </c>
+      <c r="D32" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>88</v>
       </c>
       <c r="G32" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>46</v>
+        <v>226</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>47</v>
+        <v>227</v>
       </c>
       <c r="N32" t="s">
-        <v>48</v>
+        <v>228</v>
       </c>
       <c r="O32" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="P32" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B33" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C33" t="s">
         <v>43</v>
       </c>
       <c r="D33" t="s">
-        <v>231</v>
+        <v>87</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>88</v>
       </c>
       <c r="G33" t="s">
         <v>69</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>46</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
         <v>47</v>
       </c>
       <c r="N33" t="s">
         <v>48</v>
       </c>
       <c r="O33" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P33" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B34" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>237</v>
       </c>
       <c r="E34" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="F34" t="s">
-        <v>185</v>
+        <v>88</v>
       </c>
       <c r="G34" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="H34">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>236</v>
+        <v>46</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
+        <v>47</v>
+      </c>
+      <c r="N34" t="s">
+        <v>48</v>
+      </c>
+      <c r="O34" t="s">
         <v>238</v>
       </c>
-      <c r="N34" t="s">
-[...2 lines deleted...]
-      <c r="O34" t="s">
+      <c r="P34" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>240</v>
+      </c>
+      <c r="B35" t="s">
         <v>241</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" t="s">
+        <v>191</v>
+      </c>
+      <c r="G35" t="s">
+        <v>34</v>
+      </c>
+      <c r="H35">
+        <v>2012</v>
+      </c>
+      <c r="I35">
+        <v>2020</v>
+      </c>
+      <c r="J35" t="s">
         <v>242</v>
-      </c>
-[...17 lines deleted...]
-        <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>25</v>
+        <v>243</v>
       </c>
       <c r="M35" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>159</v>
       </c>
       <c r="O35" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="P35" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B36" t="s">
-        <v>247</v>
+        <v>17</v>
       </c>
       <c r="C36" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D36" t="s">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
         <v>25</v>
       </c>
       <c r="M36" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="P36"/>
+        <v>250</v>
+      </c>
+      <c r="P36" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B37" t="s">
-        <v>31</v>
+        <v>253</v>
       </c>
       <c r="C37" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K37" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M37" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B38" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="C38" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H38">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2016</v>
+      </c>
+      <c r="I38">
+        <v>2017</v>
+      </c>
       <c r="J38" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="K38" t="s">
         <v>36</v>
       </c>
       <c r="L38" t="s">
         <v>37</v>
       </c>
       <c r="M38" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="P38" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B39" t="s">
-        <v>260</v>
+        <v>52</v>
       </c>
       <c r="C39" t="s">
         <v>261</v>
       </c>
       <c r="D39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="K39" t="s">
         <v>36</v>
       </c>
       <c r="L39" t="s">
         <v>37</v>
       </c>
       <c r="M39" t="s">
         <v>262</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
         <v>263</v>
       </c>
-      <c r="P39"/>
+      <c r="P39" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>265</v>
+      </c>
+      <c r="B40" t="s">
+        <v>266</v>
+      </c>
+      <c r="C40" t="s">
+        <v>267</v>
+      </c>
+      <c r="D40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" t="s">
+        <v>78</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>2021</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>132</v>
+      </c>
+      <c r="K40" t="s">
+        <v>36</v>
+      </c>
+      <c r="L40" t="s">
+        <v>37</v>
+      </c>
+      <c r="M40" t="s">
+        <v>268</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>269</v>
+      </c>
+      <c r="P40"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>