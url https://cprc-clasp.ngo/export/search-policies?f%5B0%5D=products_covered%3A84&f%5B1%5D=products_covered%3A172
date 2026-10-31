--- v1 (2026-01-19)
+++ v2 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -483,50 +483,77 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CBB0E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 37478-2025 Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades of LED Luminaires for Road and Tunnel Lighting</t>
   </si>
   <si>
     <t>This revised MEPS raises the minimum energy efficiency requirements by about 25% for LED road and tunnel lighting luminaires, setting a benchmark of 130 lm/W for LED road lighting luminaires with Correlated Color Temperature (CCT) between 3500K to 5000K, and 150 lm/W for LED road lighting luminaires with CCT over 5000K. The minimum energy efficiency requirements for LED tunnel lighting luminaires are 10 lm/W lower than the requirements for LED road lighting luminaires. The standard scope is expanded from AC products to AC and DC LED Road and tunnel lighting luminaires.</t>
   </si>
   <si>
     <t>June 2025</t>
   </si>
   <si>
     <t>GB/T39018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-37478-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36A29D07E29FD444E06397BE0A0ACC4C</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Greenmark N107 - Exit Signs and Emergency Directional Lights</t>
   </si>
   <si>
     <t>This standard is applicable to the exit signs and emergency directional lights which meet the definition of CNS 10207. The product shall be disassemble.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n107-exit-signs-and-emergency-directional-lights</t>
   </si>
   <si>
     <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/107/361d4ceb-4e59-4a66-bec0-ac69176e48b4.pdf</t>
   </si>
   <si>
     <t>High-efficiency Appliances Certification Program</t>
   </si>
   <si>
     <t>LED traffic lights, LED leading lights, LED guard lighting equipment, LED street lights, LED flood lighting equipment, LED tunnel luminaires, LED module for channel letter signs</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
@@ -771,53 +798,50 @@
     <t>https://cprc-clasp.ngo/policies/standard-nom-031-ener-2012-led-street-lighting</t>
   </si>
   <si>
     <t>http://dof.gob.mx/nota_detalle.php?codigo=5276652&amp;fecha=06/11/2012</t>
   </si>
   <si>
     <t>TCVN 12666:2019 LED Road and Street Lighting Luminaires – Energy Efficiency</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency levels for LED street and road lighting lamps with a power rating greater than or equal to 20 W, including those with separate power control gear.</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-126662019-led-road-and-street-lighting-luminaires-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+12666%3A2019</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>The Hong Kong Voluntary Energy Efficiency Labelling Scheme for Induction Cookers</t>
   </si>
@@ -1163,51 +1187,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="262.936" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2127,940 +2151,986 @@
       </c>
       <c r="L19" t="s">
         <v>144</v>
       </c>
       <c r="M19" t="s">
         <v>132</v>
       </c>
       <c r="N19" t="s">
         <v>38</v>
       </c>
       <c r="O19" t="s">
         <v>145</v>
       </c>
       <c r="P19" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>147</v>
       </c>
       <c r="B20" t="s">
         <v>148</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="E20" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>151</v>
       </c>
       <c r="H20">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="O20" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="P20" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B21" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>104</v>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="E21" t="s">
         <v>67</v>
       </c>
       <c r="F21" t="s">
         <v>68</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>155</v>
+        <v>113</v>
       </c>
       <c r="N21" t="s">
         <v>38</v>
       </c>
       <c r="O21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>161</v>
       </c>
       <c r="C22" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="E22" t="s">
         <v>67</v>
       </c>
       <c r="F22" t="s">
         <v>68</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>1996</v>
+        <v>2012</v>
       </c>
       <c r="I22">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J22" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="N22" t="s">
         <v>38</v>
       </c>
       <c r="O22" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="P22" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D23" t="s">
         <v>53</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="I23">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="J23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="N23" t="s">
         <v>38</v>
       </c>
       <c r="O23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="P23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B24" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C24" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="D24" t="s">
         <v>53</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2016</v>
       </c>
       <c r="I24">
         <v>2020</v>
       </c>
       <c r="J24" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="N24" t="s">
         <v>38</v>
       </c>
       <c r="O24" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="P24" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B25" t="s">
+        <v>178</v>
+      </c>
+      <c r="C25" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D25" t="s">
         <v>53</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H25">
         <v>2016</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>2020</v>
+      </c>
       <c r="J25" t="s">
         <v>174</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="N25" t="s">
         <v>38</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B26" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C26" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G26" t="s">
         <v>54</v>
       </c>
       <c r="H26">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="N26" t="s">
         <v>38</v>
       </c>
       <c r="O26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="P26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C27" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D27" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H27">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>196</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G28" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2008</v>
+      </c>
+      <c r="I28">
+        <v>2020</v>
+      </c>
       <c r="J28" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="N28" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D29" t="s">
         <v>53</v>
       </c>
       <c r="E29" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>54</v>
       </c>
       <c r="H29">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>205</v>
+      </c>
       <c r="M29" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="N29" t="s">
         <v>38</v>
       </c>
       <c r="O29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P29" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B30" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D30" t="s">
         <v>53</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="F30" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="G30" t="s">
         <v>54</v>
       </c>
       <c r="H30">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="N30" t="s">
         <v>38</v>
       </c>
       <c r="O30" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B31" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C31" t="s">
-        <v>194</v>
+        <v>218</v>
       </c>
       <c r="D31" t="s">
         <v>53</v>
       </c>
       <c r="E31" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H31">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I31">
         <v>2014</v>
       </c>
+      <c r="I31"/>
       <c r="J31" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="N31" t="s">
         <v>38</v>
       </c>
       <c r="O31" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="P31" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B32" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C32" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="D32" t="s">
         <v>53</v>
       </c>
       <c r="E32" t="s">
         <v>67</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
       <c r="G32" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H32">
         <v>2013</v>
       </c>
-      <c r="I32"/>
+      <c r="I32">
+        <v>2014</v>
+      </c>
       <c r="J32" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M32" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="N32" t="s">
         <v>38</v>
       </c>
       <c r="O32" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="P32"/>
+        <v>227</v>
+      </c>
+      <c r="P32" t="s">
+        <v>228</v>
+      </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B33" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C33" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D33" t="s">
-        <v>227</v>
+        <v>53</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H33">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>165</v>
+        <v>219</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>231</v>
+      </c>
       <c r="M33" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="N33" t="s">
         <v>38</v>
       </c>
       <c r="O33" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B34" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C34" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>236</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="G34" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H34">
         <v>2012</v>
       </c>
-      <c r="I34"/>
+      <c r="I34">
+        <v>2017</v>
+      </c>
       <c r="J34" t="s">
-        <v>203</v>
+        <v>174</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
-        <v>197</v>
+        <v>237</v>
       </c>
       <c r="N34" t="s">
         <v>38</v>
       </c>
       <c r="O34" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="P34" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B35" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>203</v>
       </c>
       <c r="D35" t="s">
         <v>53</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>54</v>
       </c>
       <c r="H35">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>238</v>
+        <v>212</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>242</v>
+      </c>
       <c r="M35" t="s">
-        <v>92</v>
+        <v>206</v>
       </c>
       <c r="N35" t="s">
         <v>38</v>
       </c>
       <c r="O35" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="P35" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B36" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C36" t="s">
         <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>243</v>
+        <v>54</v>
       </c>
       <c r="H36">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>99</v>
+        <v>247</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
         <v>92</v>
       </c>
       <c r="N36" t="s">
         <v>38</v>
       </c>
       <c r="O36" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="P36" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B37" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
       <c r="D37" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>243</v>
+        <v>151</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>99</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
         <v>92</v>
       </c>
       <c r="N37" t="s">
         <v>38</v>
       </c>
       <c r="O37" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="P37" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B38" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C38" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="D38" t="s">
+        <v>256</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38">
+        <v>2021</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>99</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>92</v>
+      </c>
+      <c r="N38" t="s">
+        <v>38</v>
+      </c>
+      <c r="O38" t="s">
+        <v>257</v>
+      </c>
+      <c r="P38" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>259</v>
+      </c>
+      <c r="B39" t="s">
+        <v>260</v>
+      </c>
+      <c r="C39" t="s">
+        <v>195</v>
+      </c>
+      <c r="D39" t="s">
         <v>121</v>
       </c>
-      <c r="E38" t="s">
+      <c r="E39" t="s">
         <v>67</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F39" t="s">
         <v>68</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G39" t="s">
         <v>22</v>
       </c>
-      <c r="H38">
+      <c r="H39">
         <v>2012</v>
       </c>
-      <c r="I38">
+      <c r="I39">
         <v>2020</v>
       </c>
-      <c r="J38" t="s">
-[...11 lines deleted...]
-      <c r="N38" t="s">
+      <c r="J39" t="s">
+        <v>261</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>262</v>
+      </c>
+      <c r="M39" t="s">
+        <v>263</v>
+      </c>
+      <c r="N39" t="s">
         <v>27</v>
       </c>
-      <c r="O38" t="s">
-[...3 lines deleted...]
-        <v>257</v>
+      <c r="O39" t="s">
+        <v>264</v>
+      </c>
+      <c r="P39" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">