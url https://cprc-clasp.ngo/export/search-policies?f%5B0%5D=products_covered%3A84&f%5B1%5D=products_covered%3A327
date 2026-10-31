--- v2 (2026-03-12)
+++ v3 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -376,50 +376,77 @@
                     GB/T4706.21
 ,   
                     GB4706.29
 ,   
                     GB/T18800—2017
 ,   
                     GB/T22089
 ,   
                     GB/T35758
 ,   
                     QB/T4408</t>
   </si>
   <si>
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>JS 2107:2013 Technical Regulation on eco-design requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This policy establishes ecodesign requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input of 125W.</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>JS 2107</t>
   </si>
   <si>
     <t>National Energy Research Centre (NERC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js-21072013-technical-regulation-eco-design-requirements-air-conditioners-and-comfort-fans</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
@@ -469,53 +496,50 @@
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for air conditioners</t>
   </si>
   <si>
     <t>Air conditioners for domestic use , with a cooling capacity less than 12kW.   Air-to-water and water-water appliances are excluded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-air-conditioners-0</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/algeria_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>MEPS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standard for portable air conditioners.
 Single-phase portable air-conditioners having a single exhaust duct (up to 12 kW) should have Coefficient of Performance (COP) 100% equal or greater than 3.0.
 Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards. 
 1 Weighted COP = 0.4 x COP100% + 0.6 x COP50%
  N is the number of indoor and outdoor units
  Standby power is expressed in Watts</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-portable-air-conditioners-2024</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
@@ -900,51 +924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="183.955" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1553,463 +1577,509 @@
       </c>
       <c r="M13" t="s">
         <v>109</v>
       </c>
       <c r="N13" t="s">
         <v>110</v>
       </c>
       <c r="O13" t="s">
         <v>111</v>
       </c>
       <c r="P13" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>113</v>
       </c>
       <c r="B14" t="s">
         <v>114</v>
       </c>
       <c r="C14" t="s">
         <v>115</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>116</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="H14">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N14" t="s">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="O14" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="P14"/>
+        <v>120</v>
+      </c>
+      <c r="P14" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D15" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="I15">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="J15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O15" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="P15" t="s">
         <v>128</v>
       </c>
+      <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>129</v>
       </c>
       <c r="B16" t="s">
         <v>130</v>
       </c>
       <c r="C16" t="s">
         <v>131</v>
       </c>
       <c r="D16" t="s">
         <v>132</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2008</v>
+      </c>
       <c r="I16">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="J16" t="s">
         <v>133</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>134</v>
+      </c>
       <c r="M16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N16" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G17" t="s">
         <v>35</v>
       </c>
-      <c r="H17">
-[...2 lines deleted...]
-      <c r="I17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>2024</v>
+      </c>
       <c r="J17" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="N17" t="s">
         <v>38</v>
       </c>
       <c r="O17" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="P17" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B18" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C18" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>143</v>
+        <v>35</v>
       </c>
       <c r="H18">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="N18" t="s">
         <v>38</v>
       </c>
       <c r="O18" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="P18" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B19" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>140</v>
       </c>
       <c r="D19" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>68</v>
+        <v>143</v>
       </c>
       <c r="N19" t="s">
         <v>38</v>
       </c>
       <c r="O19" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="P19" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B20" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C20" t="s">
         <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="H20">
         <v>2021</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>67</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
         <v>68</v>
       </c>
       <c r="N20" t="s">
         <v>38</v>
       </c>
       <c r="O20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="P20" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B21" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C21" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
+        <v>160</v>
       </c>
       <c r="E21" t="s">
-        <v>157</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O21" t="s">
         <v>161</v>
       </c>
       <c r="P21" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>163</v>
       </c>
       <c r="B22" t="s">
         <v>164</v>
       </c>
       <c r="C22" t="s">
+        <v>131</v>
+      </c>
+      <c r="D22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" t="s">
         <v>165</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2012</v>
+      </c>
+      <c r="I22">
+        <v>2020</v>
+      </c>
       <c r="J22" t="s">
-        <v>166</v>
+        <v>83</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>167</v>
       </c>
       <c r="M22" t="s">
         <v>168</v>
       </c>
       <c r="N22" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>169</v>
       </c>
       <c r="P22" t="s">
         <v>170</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C23" t="s">
+        <v>173</v>
+      </c>
+      <c r="D23" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
+        <v>165</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" t="s">
+        <v>35</v>
+      </c>
+      <c r="H23">
+        <v>2006</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>174</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>175</v>
+      </c>
+      <c r="M23" t="s">
+        <v>176</v>
+      </c>
+      <c r="N23" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" t="s">
+        <v>177</v>
+      </c>
+      <c r="P23" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">