--- v2 (2026-03-01)
+++ v3 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -246,72 +246,89 @@
   <si>
     <t>clothes washer and dryer</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
   </si>
   <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
+  </si>
+  <si>
     <t>GB 21456-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for household induction cookers</t>
   </si>
   <si>
     <t>Applies to induction cookers with one or more heating units with each unit's rated power ranges from 700W to 3500W. Does NOT apply to commercial induction cookers, power frequency induction cookers and concave cooker.</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>Induction Cookstoves or Hobs</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>GB 4706.29-2008 GB 4706.22-2008 GB 21456-2014</t>
-  </si>
-[...1 lines deleted...]
-    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E9F5D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 21456-2024 Minimum allowable values of the energy efficiency and energy efficiency grades for household and similar kitchen appliances</t>
   </si>
   <si>
     <t>The standard revises MEPS and energy efficiency grades for household and similar kitchen appliances including:
 a) Electric rice cookers heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W;
 b) Electric pressure cookers with automatic pressure control, heated by electric heating elements or electromagnetic induction, with a rated power not exceeding 2200 W, a rated capacity not exceeding 10 L, and a rated cooking pressure of 40 kPa to 140 kPa (gauge pressure);
 c) Electric stewpots and stew cups with a rated power not exceeding 2200 W;
 d) Electric kettles designed solely for boiling water to the boiling point, without an automatic water-filling function, from which water is poured by holding the handle and tilting the body of the kettle;
 e) Induction cookers with one or more heating units, each unit having a rated power of 700 W to 3500 W;
 f) Microwave ovens, including combination microwave ovens, with a maximum rated input power of 2500 W or below, operating in the 2450 MHz ISM frequency band, which heat items and food in the cavity using electromagnetic energy as well as resistive electric heating elements.</t>
   </si>
   <si>
     <t>Asia and Pacific, China</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Rice Cookers, Microwaves, Electric Kettles</t>
   </si>
@@ -1081,51 +1098,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="176.814" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1458,955 +1475,1003 @@
       </c>
       <c r="M7" t="s">
         <v>74</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7" t="s">
         <v>75</v>
       </c>
       <c r="P7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>77</v>
       </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
       <c r="C8" t="s">
         <v>79</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I8">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="J8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="N8" t="s">
         <v>37</v>
       </c>
       <c r="O8" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P8" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C9" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D9" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="H9">
         <v>2008</v>
       </c>
       <c r="I9">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="K9" t="s">
         <v>34</v>
       </c>
       <c r="L9" t="s">
+        <v>89</v>
+      </c>
+      <c r="M9" t="s">
+        <v>81</v>
+      </c>
+      <c r="N9" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" t="s">
+        <v>90</v>
+      </c>
+      <c r="P9" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B10" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="D10" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E10" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="G10" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H10">
         <v>2008</v>
       </c>
       <c r="I10">
         <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="K10" t="s">
         <v>34</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>96</v>
+      </c>
       <c r="M10" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="N10" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="O10" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="P10" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" t="s">
+        <v>103</v>
+      </c>
+      <c r="E11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" t="s">
         <v>104</v>
       </c>
-      <c r="B11" t="s">
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2024</v>
+      </c>
+      <c r="J11" t="s">
         <v>105</v>
       </c>
-      <c r="C11" t="s">
+      <c r="K11" t="s">
+        <v>34</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>106</v>
       </c>
-      <c r="D11" t="s">
-[...17 lines deleted...]
-      <c r="J11" t="s">
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>107</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11" t="s">
+      <c r="P11" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B12" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C12" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I12">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J12" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
+        <v>113</v>
+      </c>
+      <c r="M12" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="O12" t="s">
         <v>115</v>
       </c>
       <c r="P12" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>117</v>
       </c>
       <c r="B13" t="s">
         <v>118</v>
       </c>
       <c r="C13" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>120</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
         <v>32</v>
       </c>
       <c r="H13">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="I13">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="J13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>119</v>
+      </c>
+      <c r="M13" t="s">
+        <v>114</v>
+      </c>
+      <c r="N13" t="s">
+        <v>37</v>
+      </c>
+      <c r="O13" t="s">
+        <v>120</v>
+      </c>
+      <c r="P13" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B14" t="s">
+        <v>123</v>
+      </c>
+      <c r="C14" t="s">
+        <v>124</v>
+      </c>
+      <c r="D14" t="s">
+        <v>125</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G14" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14">
+        <v>2008</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
+      <c r="J14" t="s">
+        <v>126</v>
+      </c>
+      <c r="K14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" t="s">
         <v>127</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
         <v>128</v>
       </c>
-      <c r="C14" t="s">
+      <c r="N14" t="s">
         <v>129</v>
       </c>
-      <c r="D14" t="s">
+      <c r="O14" t="s">
         <v>130</v>
       </c>
-      <c r="E14" t="s">
-[...12 lines deleted...]
-      <c r="J14" t="s">
+      <c r="P14" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>132</v>
+      </c>
+      <c r="B15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D15" t="s">
+        <v>135</v>
+      </c>
+      <c r="E15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2012</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>136</v>
+      </c>
+      <c r="K15" t="s">
         <v>137</v>
       </c>
-      <c r="B15" t="s">
+      <c r="L15" t="s">
         <v>138</v>
       </c>
-      <c r="C15" t="s">
+      <c r="M15" t="s">
         <v>139</v>
       </c>
-      <c r="D15" t="s">
+      <c r="N15" t="s">
+        <v>37</v>
+      </c>
+      <c r="O15" t="s">
         <v>140</v>
       </c>
-      <c r="E15" t="s">
-[...14 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B16" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C16" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D16" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16">
+        <v>2017</v>
+      </c>
+      <c r="I16">
+        <v>2021</v>
+      </c>
+      <c r="J16" t="s">
+        <v>146</v>
+      </c>
+      <c r="K16" t="s">
+        <v>147</v>
+      </c>
+      <c r="L16" t="s">
+        <v>148</v>
+      </c>
+      <c r="M16" t="s">
+        <v>149</v>
+      </c>
+      <c r="N16" t="s">
+        <v>129</v>
+      </c>
+      <c r="O16" t="s">
         <v>150</v>
       </c>
-      <c r="G16" t="s">
+      <c r="P16" t="s">
         <v>151</v>
-      </c>
-[...23 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B17" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C17" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D17" t="s">
-        <v>160</v>
+        <v>103</v>
       </c>
       <c r="E17" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>156</v>
       </c>
       <c r="H17">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>158</v>
+      </c>
       <c r="M17" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="N17" t="s">
         <v>37</v>
       </c>
       <c r="O17" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="P17" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18" t="s">
+        <v>163</v>
+      </c>
+      <c r="C18" t="s">
+        <v>164</v>
+      </c>
+      <c r="D18" t="s">
         <v>165</v>
       </c>
-      <c r="B18" t="s">
+      <c r="E18" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2014</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
         <v>166</v>
-      </c>
-[...22 lines deleted...]
-        <v>168</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="N18" t="s">
         <v>37</v>
       </c>
       <c r="O18" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P18" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B19" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C19" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D19" t="s">
-        <v>176</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H19">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2007</v>
+      </c>
+      <c r="I19">
+        <v>2018</v>
+      </c>
       <c r="J19" t="s">
-        <v>63</v>
+        <v>173</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>174</v>
+      </c>
       <c r="M19" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="N19" t="s">
         <v>37</v>
       </c>
       <c r="O19" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="P19" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20" t="s">
+        <v>179</v>
+      </c>
+      <c r="C20" t="s">
         <v>180</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>63</v>
       </c>
       <c r="K20" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="N20" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="O20" t="s">
         <v>183</v>
       </c>
       <c r="P20" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>185</v>
       </c>
       <c r="B21" t="s">
         <v>186</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>180</v>
       </c>
       <c r="D21" t="s">
-        <v>80</v>
+        <v>187</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="K21" t="s">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>46</v>
+        <v>182</v>
       </c>
       <c r="N21" t="s">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="O21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="P21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22" t="s">
-        <v>191</v>
+        <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>31</v>
       </c>
       <c r="G22" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="H22">
         <v>2021</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>45</v>
       </c>
       <c r="K22" t="s">
         <v>34</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
         <v>46</v>
       </c>
       <c r="N22" t="s">
         <v>37</v>
       </c>
       <c r="O22" t="s">
         <v>192</v>
       </c>
       <c r="P22" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>194</v>
       </c>
       <c r="B23" t="s">
         <v>195</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D23" t="s">
-        <v>19</v>
+        <v>196</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>156</v>
       </c>
       <c r="H23">
         <v>2021</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23"/>
-      <c r="M23"/>
+      <c r="M23" t="s">
+        <v>46</v>
+      </c>
       <c r="N23" t="s">
         <v>37</v>
       </c>
       <c r="O23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C24" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
-      <c r="L24" t="s">
-[...2 lines deleted...]
-      <c r="M24" t="s">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24" t="s">
+        <v>37</v>
+      </c>
+      <c r="O24" t="s">
         <v>201</v>
       </c>
-      <c r="N24" t="s">
-[...2 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>203</v>
+      </c>
+      <c r="B25" t="s">
         <v>204</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>206</v>
+        <v>124</v>
       </c>
       <c r="D25" t="s">
-        <v>207</v>
+        <v>86</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G25" t="s">
         <v>32</v>
       </c>
       <c r="H25">
         <v>2012</v>
       </c>
       <c r="I25">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J25" t="s">
-        <v>208</v>
+        <v>63</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="M25" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="N25" t="s">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="O25" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="P25" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B26" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C26" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D26" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E26" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="G26" t="s">
         <v>32</v>
       </c>
       <c r="H26">
+        <v>2012</v>
+      </c>
+      <c r="I26">
+        <v>2014</v>
+      </c>
+      <c r="J26" t="s">
+        <v>213</v>
+      </c>
+      <c r="K26" t="s">
+        <v>34</v>
+      </c>
+      <c r="L26" t="s">
+        <v>214</v>
+      </c>
+      <c r="M26" t="s">
+        <v>215</v>
+      </c>
+      <c r="N26" t="s">
+        <v>37</v>
+      </c>
+      <c r="O26" t="s">
+        <v>216</v>
+      </c>
+      <c r="P26" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>218</v>
+      </c>
+      <c r="B27" t="s">
+        <v>219</v>
+      </c>
+      <c r="C27" t="s">
+        <v>220</v>
+      </c>
+      <c r="D27" t="s">
+        <v>221</v>
+      </c>
+      <c r="E27" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H27">
         <v>2015</v>
       </c>
-      <c r="I26">
+      <c r="I27">
         <v>2016</v>
       </c>
-      <c r="J26" t="s">
-[...17 lines deleted...]
-      <c r="P26" t="s">
+      <c r="J27" t="s">
+        <v>146</v>
+      </c>
+      <c r="K27" t="s">
         <v>222</v>
+      </c>
+      <c r="L27" t="s">
+        <v>223</v>
+      </c>
+      <c r="M27" t="s">
+        <v>224</v>
+      </c>
+      <c r="N27" t="s">
+        <v>225</v>
+      </c>
+      <c r="O27" t="s">
+        <v>226</v>
+      </c>
+      <c r="P27" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">