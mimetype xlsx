--- v0 (2025-11-26)
+++ v1 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -277,50 +277,74 @@
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Examples are IEC 62552; IEC 62087, IEC 62301; IEC60379</t>
   </si>
   <si>
     <t>Energy Efficiency Office, Electrical and Mechanical Services Department (EMSD)-…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mandatory-energy-efficiency-labelling-scheme-meels</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/energylabel/en/doc/Code%20of%20Practice%202020_Eng%20(To%20be%20gazetted%20on%205.6.2020)%2020200601.pdf</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
@@ -702,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1078,228 +1102,276 @@
       </c>
       <c r="L7" t="s">
         <v>76</v>
       </c>
       <c r="M7" t="s">
         <v>77</v>
       </c>
       <c r="N7" t="s">
         <v>78</v>
       </c>
       <c r="O7" t="s">
         <v>79</v>
       </c>
       <c r="P7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>81</v>
       </c>
       <c r="B8" t="s">
         <v>82</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="D8" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="H8">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L8"/>
+        <v>37</v>
+      </c>
+      <c r="L8" t="s">
+        <v>85</v>
+      </c>
       <c r="M8" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="O8" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="P8" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="H9">
         <v>2021</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P9" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
+        <v>96</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" t="s">
         <v>91</v>
       </c>
-      <c r="B10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H10">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
+        <v>25</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+      <c r="O10" t="s">
         <v>97</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" t="s">
         <v>100</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" t="s">
         <v>101</v>
       </c>
-      <c r="C11" t="s">
+      <c r="F11" t="s">
         <v>102</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2020</v>
+      </c>
+      <c r="J11" t="s">
+        <v>103</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>104</v>
+      </c>
+      <c r="M11" t="s">
+        <v>105</v>
+      </c>
+      <c r="N11" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" t="s">
+        <v>106</v>
+      </c>
+      <c r="P11" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="E11" t="s">
-[...5 lines deleted...]
-      <c r="G11" t="s">
+      <c r="E12" t="s">
+        <v>101</v>
+      </c>
+      <c r="F12" t="s">
+        <v>111</v>
+      </c>
+      <c r="G12" t="s">
         <v>35</v>
       </c>
-      <c r="H11">
+      <c r="H12">
         <v>2019</v>
       </c>
-      <c r="I11"/>
-      <c r="J11" t="s">
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>75</v>
       </c>
-      <c r="K11" t="s">
+      <c r="K12" t="s">
         <v>37</v>
       </c>
-      <c r="L11"/>
-[...3 lines deleted...]
-      <c r="N11" t="s">
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>112</v>
+      </c>
+      <c r="N12" t="s">
         <v>40</v>
       </c>
-      <c r="O11" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="O12" t="s">
+        <v>113</v>
+      </c>
+      <c r="P12" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">