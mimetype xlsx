--- v0 (2025-11-29)
+++ v1 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -411,50 +411,77 @@
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Greenmark N87 - Water dispensers</t>
   </si>
   <si>
     <t>This standard is applicable to water dispensers which meet the definition of CNS 13516. Product types:    1. Chilled-warm-hot water dispensers: products which dispense chilled; warm; and hot water.     2. Warm-hot water fountains: products which only dispense warm and hot water</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n87-water-dispensers</t>
   </si>
   <si>
     <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/87/190fe105-4e4d-4c84-a549-3422f4412469.pdf</t>
   </si>
   <si>
     <t>Greenmark N91 - Water fountains</t>
   </si>
   <si>
     <t>This standard is applicable to water fountains which meet the definition of CNS 3910. Product types:    1. Chilled-warm-hot water fountains: products which dispense chilled; warm; and hot water.    2. Warm-hot water fountains: products which only dispense warm and hot water.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenmark-n91-water-fountains</t>
   </si>
   <si>
     <t>http://greenliving.epa.gov.tw/GreenLife/uploadfiles/Criteria/91/9538f24f-74ad-4582-94a3-0dc387ee1cf5.pdf</t>
   </si>
   <si>
     <t>ISIRI 10635: 2008, Wet Cooling Towers, Technical Specifications and Test Methods for Energy Consumption and Energy Labeling Instructions</t>
@@ -592,53 +619,50 @@
     <t>This endorsement label establishes specifications for water dispensers: units for cooling only, or cooling and heating, can be equipped with a refrigerated compartment, for commercial use with water gallon demijohns between 15.14 and 18.90 liters (4-5 gallons), operating voltage of 120V or 127V at a nominal frequency of 60Hz.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-015-ENER / NOM-003-SCFI / NMX-J-521/1-ANCE</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4137-water-dispensers</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4137_01.pdf</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Water Dispenser TGL-97-R1-20</t>
   </si>
@@ -1035,51 +1059,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1805,846 +1829,892 @@
       </c>
       <c r="L15" t="s">
         <v>122</v>
       </c>
       <c r="M15" t="s">
         <v>108</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>123</v>
       </c>
       <c r="P15" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>125</v>
       </c>
       <c r="B16" t="s">
         <v>126</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2026</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="P16" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>49</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>51</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="P17" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B18" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C18" t="s">
-        <v>135</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>136</v>
+        <v>49</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>51</v>
       </c>
       <c r="N18" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>140</v>
       </c>
       <c r="P18" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>142</v>
       </c>
       <c r="B19" t="s">
         <v>143</v>
       </c>
       <c r="C19" t="s">
         <v>144</v>
       </c>
       <c r="D19" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" t="s">
         <v>41</v>
       </c>
       <c r="H19">
+        <v>2002</v>
+      </c>
+      <c r="I19">
         <v>2008</v>
       </c>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
       <c r="J19" t="s">
+        <v>145</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
         <v>146</v>
       </c>
-      <c r="K19" t="s">
-[...2 lines deleted...]
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>147</v>
       </c>
-      <c r="M19" t="s">
+      <c r="N19" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="O19" t="s">
         <v>149</v>
       </c>
       <c r="P19" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>151</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>153</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="G20" t="s">
         <v>41</v>
       </c>
       <c r="H20">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="I20">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="J20" t="s">
-        <v>74</v>
+        <v>155</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>156</v>
+      </c>
       <c r="M20" t="s">
-        <v>75</v>
+        <v>157</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="O20" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="P20" t="s">
-        <v>77</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>155</v>
+        <v>104</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H21">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>2012</v>
+      </c>
+      <c r="I21">
+        <v>2012</v>
+      </c>
       <c r="J21" t="s">
-        <v>156</v>
+        <v>74</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>157</v>
+        <v>75</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="P21" t="s">
-        <v>159</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>73</v>
+        <v>164</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>49</v>
+        <v>165</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="P22" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>73</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2016</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>49</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>51</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="P23" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B24" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>49</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>51</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="P24" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B25" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>96</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2018</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>49</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>51</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="P25" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B26" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C26" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G26" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>179</v>
+        <v>49</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>181</v>
+        <v>51</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="P26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>187</v>
       </c>
       <c r="D27" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>186</v>
+        <v>41</v>
       </c>
       <c r="H27">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2007</v>
+      </c>
+      <c r="I27">
+        <v>2012</v>
+      </c>
       <c r="J27" t="s">
-        <v>42</v>
+        <v>188</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>189</v>
+      </c>
       <c r="M27" t="s">
-        <v>43</v>
+        <v>190</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="P27" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B28" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C28" t="s">
         <v>37</v>
       </c>
       <c r="D28" t="s">
-        <v>191</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>104</v>
       </c>
       <c r="G28" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="H28">
         <v>2021</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>42</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
         <v>43</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="P28" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="D29" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G29" t="s">
-        <v>41</v>
+        <v>129</v>
       </c>
       <c r="H29">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I29">
         <v>2021</v>
       </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>156</v>
+        <v>42</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29" t="s">
-        <v>197</v>
+        <v>43</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P29" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B30" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C30" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>41</v>
       </c>
       <c r="H30">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I30">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J30" t="s">
-        <v>202</v>
+        <v>165</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>204</v>
+      </c>
       <c r="M30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P30" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B31" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C31" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="D31" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>41</v>
       </c>
       <c r="H31">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I31">
         <v>2020</v>
       </c>
       <c r="J31" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="N31" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="P31" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B32" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="D32" t="s">
-        <v>213</v>
+        <v>103</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>41</v>
+      </c>
+      <c r="H32">
+        <v>2012</v>
+      </c>
+      <c r="I32">
+        <v>2020</v>
+      </c>
+      <c r="J32" t="s">
+        <v>210</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>216</v>
+      </c>
+      <c r="M32" t="s">
+        <v>211</v>
+      </c>
+      <c r="N32" t="s">
+        <v>148</v>
+      </c>
+      <c r="O32" t="s">
+        <v>217</v>
+      </c>
+      <c r="P32" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>219</v>
+      </c>
+      <c r="B33" t="s">
+        <v>220</v>
+      </c>
+      <c r="C33" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" t="s">
+        <v>221</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
         <v>104</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G33" t="s">
         <v>22</v>
       </c>
-      <c r="H32">
+      <c r="H33">
         <v>2016</v>
       </c>
-      <c r="I32"/>
-[...10 lines deleted...]
-      <c r="N32" t="s">
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>222</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>223</v>
+      </c>
+      <c r="N33" t="s">
         <v>27</v>
       </c>
-      <c r="O32" t="s">
-[...3 lines deleted...]
-        <v>217</v>
+      <c r="O33" t="s">
+        <v>224</v>
+      </c>
+      <c r="P33" t="s">
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">