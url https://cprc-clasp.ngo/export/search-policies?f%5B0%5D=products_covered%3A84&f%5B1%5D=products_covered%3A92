--- v2 (2026-01-18)
+++ v3 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -322,50 +322,77 @@
   <si>
     <t>This regulation covers the labeling requirements for household refrigerating appliances, household electric ovens, and household dishwashers. The Mauritian label is similar to the EU one. Dealers have to register their appliances with the Energy Efficiency Management Office and affix the energy label on the appliances before putting them on display for sale.</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
     <t>Ovens, Dishwashers, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>MS 201</t>
   </si>
   <si>
     <t>Energy Efficiency Management Office</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gn-112017-energy-efficiency-labelling-regulated-machinery-regulations-2017-amended-gn-no</t>
   </si>
   <si>
     <t>https://eemo.govmu.org/Pages/Labelling%20of%20appliances/amend_GN137_2018.pdf</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>JS1 Part 21:2015 Jamaican Standard Specification for Labelling of commodities Part 21: Energy Labelling of appliances and products</t>
   </si>
   <si>
     <t>This labeling standard applies to refrigerators, freezers, refrigerator-freezers,</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>JS178:2016</t>
   </si>
   <si>
     <t>Bureau of Standards Jamaica</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js1-part-212015-jamaican-standard-specification-labelling-commodities-part-21-energy</t>
   </si>
   <si>
     <t>https://www.bsj.org.jm/articles/energy-efficiency-programme</t>
@@ -506,53 +533,50 @@
     <t>This decree specifies labeling requirements for lamps for domestic use, ballasts for fluorescent lamps, refrigeration appliances, boilers, electric motors, clothes washers, drum dryers, air conditioning equipment, calculation method for air conditioners, gas and electric storage water heaters, and gas and electric instantaneous water heaters.</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Fluorescent and HID Lighting, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>Ministry of Energy and Mines (MINEM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/supreme-decree-no-009-2017-em-technical-regulation-labeling-energy-efficiency-energy</t>
   </si>
   <si>
     <t>http://www.minem.gob.pe/_legislacionM.php?idSector=12&amp;idLegislacion=11301Panama</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Refrigerating Appliances</t>
   </si>
@@ -912,51 +936,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="166.245" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1437,647 +1461,693 @@
       </c>
       <c r="O10" t="s">
         <v>93</v>
       </c>
       <c r="P10" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>95</v>
       </c>
       <c r="B11" t="s">
         <v>96</v>
       </c>
       <c r="C11" t="s">
         <v>97</v>
       </c>
       <c r="D11" t="s">
         <v>98</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="H11">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>101</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="O11" t="s">
         <v>102</v>
       </c>
       <c r="P11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>104</v>
       </c>
       <c r="B12" t="s">
         <v>105</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>45</v>
       </c>
       <c r="H12">
         <v>1996</v>
       </c>
       <c r="I12">
         <v>2017</v>
       </c>
       <c r="J12" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>109</v>
+      </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B13" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>45</v>
       </c>
       <c r="H13">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="I13">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="J13" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
+        <v>110</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+      <c r="O13" t="s">
+        <v>115</v>
+      </c>
+      <c r="P13" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>116</v>
       </c>
       <c r="B14" t="s">
         <v>117</v>
       </c>
       <c r="C14" t="s">
         <v>118</v>
       </c>
       <c r="D14" t="s">
         <v>119</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H14">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2008</v>
+      </c>
+      <c r="I14">
+        <v>2020</v>
+      </c>
       <c r="J14" t="s">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>120</v>
+      </c>
       <c r="M14" t="s">
         <v>121</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="O14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C15" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D15" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="P15" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>133</v>
+      </c>
+      <c r="B16" t="s">
+        <v>134</v>
+      </c>
+      <c r="C16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="P16" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B17" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C17" t="s">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>91</v>
+      </c>
       <c r="M17" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
         <v>139</v>
       </c>
       <c r="P17" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18" t="s">
         <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="D18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="P18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B19" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H19">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2008</v>
+      </c>
+      <c r="I19">
+        <v>2013</v>
+      </c>
       <c r="J19" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="K19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="L19"/>
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>153</v>
+      </c>
       <c r="M19" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>158</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="H20">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="O20" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P20" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B21" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>162</v>
+        <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
       <c r="G21" t="s">
-        <v>157</v>
+        <v>99</v>
       </c>
       <c r="H21">
         <v>2021</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>46</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>47</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="P21" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="H22">
         <v>2021</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
-      <c r="M22"/>
+      <c r="M22" t="s">
+        <v>47</v>
+      </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="P22" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B23" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="G23" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L23"/>
+      <c r="M23"/>
       <c r="N23" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P23" t="s">
-        <v>175</v>
+        <v>176</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>177</v>
+      </c>
+      <c r="B24" t="s">
+        <v>178</v>
+      </c>
+      <c r="C24" t="s">
+        <v>118</v>
+      </c>
+      <c r="D24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" t="s">
+        <v>145</v>
+      </c>
+      <c r="F24" t="s">
+        <v>179</v>
+      </c>
+      <c r="G24" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24">
+        <v>2012</v>
+      </c>
+      <c r="I24">
+        <v>2020</v>
+      </c>
+      <c r="J24" t="s">
+        <v>55</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>180</v>
+      </c>
+      <c r="M24" t="s">
+        <v>181</v>
+      </c>
+      <c r="N24" t="s">
+        <v>122</v>
+      </c>
+      <c r="O24" t="s">
+        <v>182</v>
+      </c>
+      <c r="P24" t="s">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">