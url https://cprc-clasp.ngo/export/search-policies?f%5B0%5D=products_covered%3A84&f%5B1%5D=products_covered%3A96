--- v1 (2026-01-28)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -486,50 +486,77 @@
   <si>
     <t>applies to remote refrigerated display cabinets for food sales and display.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-269201-2011-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7DA2BD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 26920.2-2015 Minimum allowable values of energy efficiency and energy efficiency grades of commercial refrigerating appliances-Part 2:Commercial refrigerated cabinets with self-contained condensing unit.</t>
   </si>
   <si>
     <t>Applies to commercial refrigerated display cabinets including: self-contained commercial refrigerated cabinet for selling and displaying purpose; closed type self-contained refrigerated beverage display units in stores hotels and restaurants; solid door commercial freezer and self-contained commercial cabinets for non-retailing use.</t>
   </si>
   <si>
     <t>GB/T 21001.1; GB/T 21001.2-2015; GB/T 21001.3; SB/T 10794.1-2012; SB/T  10794.2-2012; SB/T 10794.3-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-269202-2015-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D80F5FD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Refrigerated Cabinets) Determination 2024</t>
   </si>
   <si>
     <t>This Determination covers products that are:  
 RDCs (short for refrigerated display cabinets);
 refrigerated drinks cabinets;
 ice cream freezer cabinets;
 scooping cabinets;
 RSCs (short for refrigerated storage cabinets).
 The policy replaces the following determination: Greenhouse and Energy Minimum Standards (Refrigerated Cabinets) Determination 2020</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
     <t>ISO 23953-1:2023
 ,   
                     ISO 23953-2:2023
 ,   
                     ISO 22041
 ,   
                     ISO 22043
@@ -750,53 +777,50 @@
     <t>https://cprc-clasp.ngo/policies/standard-nom-022-enerscfi-2014-commercial-refrigeration</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5372759&amp;fecha=27/11/2014</t>
   </si>
   <si>
     <t>TCVN 10289:2014 Commercial refrigerated cabinets - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for commercial refrigerated cabinets.</t>
   </si>
   <si>
     <t>TCVN 10290:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-102892014-commercial-refrigerated-cabinets-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-10289-2014-tu-giu-lanh-thuong-mai-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Refrigerated display cabinet TGL-85-R2-20</t>
   </si>
@@ -1205,51 +1229,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="339.631" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2152,859 +2176,905 @@
       </c>
       <c r="M19" t="s">
         <v>37</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
         <v>146</v>
       </c>
       <c r="P19" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>148</v>
       </c>
       <c r="B20" t="s">
         <v>149</v>
       </c>
       <c r="C20" t="s">
         <v>150</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="H20">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>136</v>
       </c>
       <c r="O20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="I21">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="J21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D22" t="s">
-        <v>167</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>117</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I22">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="J22" t="s">
         <v>168</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>169</v>
       </c>
       <c r="M22" t="s">
         <v>170</v>
       </c>
       <c r="N22" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>171</v>
       </c>
       <c r="P22" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>173</v>
       </c>
       <c r="B23" t="s">
         <v>174</v>
       </c>
       <c r="C23" t="s">
         <v>175</v>
       </c>
       <c r="D23" t="s">
         <v>176</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2008</v>
+      </c>
+      <c r="I23">
+        <v>2020</v>
+      </c>
       <c r="J23" t="s">
         <v>177</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>178</v>
+      </c>
       <c r="M23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="O23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="D24" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G24" t="s">
         <v>34</v>
       </c>
       <c r="H24">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="P24" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" t="s">
+        <v>191</v>
+      </c>
+      <c r="C25" t="s">
+        <v>184</v>
+      </c>
+      <c r="D25" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>34</v>
       </c>
       <c r="H25">
-        <v>2011</v>
+        <v>2025</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H26">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>197</v>
+        <v>177</v>
       </c>
       <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
         <v>198</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" t="s">
         <v>199</v>
       </c>
-      <c r="M26" t="s">
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>200</v>
       </c>
-      <c r="N26" t="s">
-[...2 lines deleted...]
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>202</v>
+      </c>
+      <c r="B27" t="s">
         <v>203</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>204</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>117</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2017</v>
+      </c>
+      <c r="I27">
+        <v>2021</v>
+      </c>
       <c r="J27" t="s">
+        <v>206</v>
+      </c>
+      <c r="K27" t="s">
         <v>207</v>
       </c>
-      <c r="K27" t="s">
-[...2 lines deleted...]
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>208</v>
+      </c>
       <c r="M27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="O27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D28" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>71</v>
+        <v>117</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H28">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D29" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="I29">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J29" t="s">
-        <v>110</v>
+        <v>223</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M29" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="P29" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B30" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>222</v>
       </c>
       <c r="D30" t="s">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>117</v>
       </c>
       <c r="G30" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H30">
+        <v>2008</v>
+      </c>
+      <c r="I30">
         <v>2014</v>
       </c>
-      <c r="I30"/>
       <c r="J30" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M30" t="s">
-        <v>88</v>
+        <v>231</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="P30" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B31" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C31" t="s">
         <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>232</v>
+        <v>34</v>
       </c>
       <c r="H31">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>87</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>236</v>
+      </c>
       <c r="M31" t="s">
         <v>88</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="P31" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B32" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>237</v>
+        <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>87</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
         <v>88</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="P32" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B33" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C33" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>19</v>
+        <v>245</v>
       </c>
       <c r="E33" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="H33">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I33">
         <v>2021</v>
       </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>242</v>
+        <v>87</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
-        <v>244</v>
+        <v>88</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P33" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B34" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C34" t="s">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="D34" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>70</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I34">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J34" t="s">
-        <v>104</v>
+        <v>250</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="M34" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="N34" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="P34" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B35" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C35" t="s">
-        <v>255</v>
+        <v>175</v>
       </c>
       <c r="D35" t="s">
-        <v>256</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>70</v>
       </c>
       <c r="F35" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="G35" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2012</v>
+      </c>
+      <c r="I35">
+        <v>2020</v>
+      </c>
       <c r="J35" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
         <v>257</v>
       </c>
       <c r="M35" t="s">
         <v>258</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="O35" t="s">
         <v>259</v>
       </c>
       <c r="P35" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>261</v>
       </c>
       <c r="B36" t="s">
         <v>262</v>
       </c>
       <c r="C36" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="D36" t="s">
-        <v>19</v>
+        <v>264</v>
       </c>
       <c r="E36" t="s">
         <v>70</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G36" t="s">
         <v>34</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>110</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M36" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="P36" t="s">
-        <v>265</v>
+        <v>268</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>269</v>
+      </c>
+      <c r="B37" t="s">
+        <v>270</v>
+      </c>
+      <c r="C37" t="s">
+        <v>263</v>
+      </c>
+      <c r="D37" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>34</v>
+      </c>
+      <c r="H37">
+        <v>2021</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>110</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>271</v>
+      </c>
+      <c r="M37" t="s">
+        <v>266</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>272</v>
+      </c>
+      <c r="P37" t="s">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">