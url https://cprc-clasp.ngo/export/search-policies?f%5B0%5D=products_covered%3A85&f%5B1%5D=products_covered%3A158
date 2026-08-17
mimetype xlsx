--- v2 (2026-01-20)
+++ v3 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -264,57 +264,81 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2454-renewable-energy-standards-and-labelling-improved-biomass-cookstoves-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Air Compressors</t>
   </si>
   <si>
     <t>Taiwan of China</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-air-compressors</t>
   </si>
   <si>
     <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Sello FIDE No. 4142 - Screw Type Air Compressors</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for screw type air compressors with or without integrated dryer, using AC electric motors from 2.24kW (3HP) to 447.60kW (600HP), with a supply rated voltage of 208-230/460V and a frequency of 60Hz.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mexico</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>CAGI/PNEUROP PN2CPTC2</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4142-screw-type-air-compressors</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4142_1.pdf</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
@@ -660,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="540.154" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="474.17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1083,133 +1107,181 @@
       <c r="L8"/>
       <c r="M8" t="s">
         <v>80</v>
       </c>
       <c r="N8" t="s">
         <v>38</v>
       </c>
       <c r="O8" t="s">
         <v>81</v>
       </c>
       <c r="P8" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>83</v>
       </c>
       <c r="B9" t="s">
         <v>84</v>
       </c>
       <c r="C9" t="s">
         <v>85</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>2025</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
         <v>86</v>
       </c>
-      <c r="G9" t="s">
-[...8 lines deleted...]
-      <c r="J9" t="s">
+      <c r="K9" t="s">
+        <v>48</v>
+      </c>
+      <c r="L9" t="s">
         <v>87</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>88</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>90</v>
       </c>
       <c r="P9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>92</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
       <c r="C10" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
+        <v>94</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2008</v>
+      </c>
+      <c r="I10">
+        <v>2012</v>
+      </c>
+      <c r="J10" t="s">
         <v>95</v>
       </c>
-      <c r="G10" t="s">
-[...6 lines deleted...]
-      <c r="J10" t="s">
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
         <v>96</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10"/>
       <c r="M10" t="s">
         <v>97</v>
       </c>
       <c r="N10" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>98</v>
       </c>
       <c r="P10" t="s">
         <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D11" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" t="s">
+        <v>103</v>
+      </c>
+      <c r="G11" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11">
+        <v>2019</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>104</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>105</v>
+      </c>
+      <c r="N11" t="s">
+        <v>51</v>
+      </c>
+      <c r="O11" t="s">
+        <v>106</v>
+      </c>
+      <c r="P11" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">