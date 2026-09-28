--- v1 (2026-03-05)
+++ v2 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -242,50 +242,71 @@
   <si>
     <t>NOM-012-ENER-2019, Energy Efficiency of Condensing and Evaporating Units for Refrigeration</t>
   </si>
   <si>
     <t>This standard establishes the energy efficiency requirements for condensing and evaporating units for refrigeration, which are manufactured for installation outdoors or interiors with cooling power greater than or equal to 746 W (2,547 BTU/h) and less than 26,000 W ( 88,716 BTU/h) at medium temperature, and less than 9,500 W (32,415 BTU/h) at low temperature.
 b) Low-profile evaporator units for refrigeration that are designed to operate with a refrigerant and powered by direct expansion in humid and/or dry conditions with nominal cooling capacities greater than or equal to 300 W (1,023 BTU/h) and less than 40,000 W (136,482 BTU/h) at medium temperature, and less than 13,000 W (44,397 BTU/h) at low temperature.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>ANSI/ASHRAE Standard 23.1-2010
 ,</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-012-ener-2019-energy-efficiency-condensing-and-evaporating-units-refrigeration</t>
   </si>
   <si>
     <t>https://www.dof.gob.mx/nota_detalle_popup.php?codigo=5608445</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Uganda National Bureau of Standards (UNBS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/us-761-2019-household-biomass-stoves-requirement-2nd-edition</t>
   </si>
   <si>
     <t>https://unbs.go.ug/attachments/menus/27/Uganda-Standards-Catalogue-as-at-31-March-2019.pdf</t>
   </si>
@@ -613,51 +634,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="174.529" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="426.896" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -983,86 +1004,134 @@
       </c>
       <c r="L7" t="s">
         <v>72</v>
       </c>
       <c r="M7" t="s">
         <v>73</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>74</v>
       </c>
       <c r="P7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>76</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H8">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="K8" t="s">
         <v>37</v>
       </c>
-      <c r="L8"/>
+      <c r="L8" t="s">
+        <v>79</v>
+      </c>
       <c r="M8" t="s">
+        <v>73</v>
+      </c>
+      <c r="N8" t="s">
+        <v>80</v>
+      </c>
+      <c r="O8" t="s">
         <v>81</v>
       </c>
-      <c r="N8" t="s">
+      <c r="P8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>86</v>
+      </c>
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9">
+        <v>2019</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>87</v>
+      </c>
+      <c r="K9" t="s">
+        <v>37</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>88</v>
+      </c>
+      <c r="N9" t="s">
         <v>40</v>
       </c>
-      <c r="O8" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="O9" t="s">
+        <v>89</v>
+      </c>
+      <c r="P9" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">