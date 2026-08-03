--- v1 (2026-03-07)
+++ v2 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -170,57 +170,81 @@
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>GOST 21766-87, GOST 21552-84</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade of the Russian Federation</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Sello FIDE No. 4165 - Elevators</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for electric traction elevators for passenger transport and movement of objects with vertical guides, with or without machine room, according to the five categories of usage: very low, low, occasional, frequent, and very frequent.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mexico</t>
   </si>
   <si>
     <t>Elevators</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>NOM-053-SCFI / NOM-008-SCFI / VDI 4707 parte 1 / VDI 2566 parte 1 / VDI 2566 parte 2</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4165-elevators</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4165_01.pdf</t>
   </si>
@@ -572,51 +596,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="331.348" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="113.115" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -801,131 +825,179 @@
       </c>
       <c r="M4" t="s">
         <v>48</v>
       </c>
       <c r="N4" t="s">
         <v>49</v>
       </c>
       <c r="O4" t="s">
         <v>50</v>
       </c>
       <c r="P4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>52</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
       <c r="D5" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>2011</v>
+        <v>2025</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M5" t="s">
         <v>57</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>58</v>
       </c>
-      <c r="L5" t="s">
+      <c r="O5" t="s">
         <v>59</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" t="s">
         <v>67</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6"/>
       <c r="M6" t="s">
         <v>68</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="O6" t="s">
         <v>69</v>
       </c>
       <c r="P6" t="s">
         <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7">
+        <v>2019</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>75</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>76</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" t="s">
+        <v>77</v>
+      </c>
+      <c r="P7" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">