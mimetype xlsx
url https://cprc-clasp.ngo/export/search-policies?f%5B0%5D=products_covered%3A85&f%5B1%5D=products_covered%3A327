--- v2 (2026-03-13)
+++ v3 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -399,50 +399,77 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-air-conditioners-0</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/algeria_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>MEPS for Portable Air-Conditioners (2024)</t>
   </si>
   <si>
     <t>This policy regulates minimum energy performance standard for portable air conditioners.
 Single-phase portable air-conditioners having a single exhaust duct (up to 12 kW) should have Coefficient of Performance (COP) 100% equal or greater than 3.0.
 Cooling capacity refers to the measured total cooling capacity in accordance with the applicable test standards. 
 1 Weighted COP = 0.4 x COP100% + 0.6 x COP50%
  N is the number of indoor and outdoor units
  Standby power is expressed in Watts</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-portable-air-conditioners-2024</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Turkish Official Gazette No 28861 (Transposition of EC 626-2011)</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for electric mains-operated air conditioners with a rated capacity of less than or equal to 12 kW for cooling; or heating; if the product has no cooling function.  This Regulation shall not apply to: appliances that use non-electric energy sources; or  air conditioners of which the condensor- or evaporator-side or both do not use air for heat transfer medium.</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>September 2018</t>
   </si>
   <si>
     <t>EC 626-2011</t>
   </si>
   <si>
     <t>Ministry of Energy and Natural Resources</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/turkish-official-gazette-no-28861-transposition-ec-626-2011</t>
   </si>
@@ -797,51 +824,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="897.638" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="183.955" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1582,131 +1609,179 @@
       <c r="L16"/>
       <c r="M16" t="s">
         <v>115</v>
       </c>
       <c r="N16" t="s">
         <v>38</v>
       </c>
       <c r="O16" t="s">
         <v>125</v>
       </c>
       <c r="P16" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>127</v>
       </c>
       <c r="B17" t="s">
         <v>128</v>
       </c>
       <c r="C17" t="s">
         <v>129</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H17">
-        <v>2006</v>
+        <v>2025</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>130</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" t="s">
         <v>131</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>132</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O17" t="s">
         <v>134</v>
       </c>
       <c r="P17" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>136</v>
       </c>
       <c r="B18" t="s">
         <v>137</v>
       </c>
       <c r="C18" t="s">
         <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="F18" t="s">
-        <v>139</v>
+        <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>35</v>
       </c>
       <c r="H18">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>140</v>
       </c>
       <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>141</v>
+      </c>
+      <c r="M18" t="s">
+        <v>142</v>
+      </c>
+      <c r="N18" t="s">
+        <v>38</v>
+      </c>
+      <c r="O18" t="s">
+        <v>143</v>
+      </c>
+      <c r="P18" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19" t="s">
+        <v>146</v>
+      </c>
+      <c r="C19" t="s">
+        <v>147</v>
+      </c>
+      <c r="D19" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" t="s">
+        <v>139</v>
+      </c>
+      <c r="F19" t="s">
+        <v>148</v>
+      </c>
+      <c r="G19" t="s">
+        <v>35</v>
+      </c>
+      <c r="H19">
+        <v>2019</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>149</v>
+      </c>
+      <c r="K19" t="s">
         <v>76</v>
       </c>
-      <c r="L18"/>
-[...3 lines deleted...]
-      <c r="N18" t="s">
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>150</v>
+      </c>
+      <c r="N19" t="s">
         <v>79</v>
       </c>
-      <c r="O18" t="s">
-[...3 lines deleted...]
-        <v>143</v>
+      <c r="O19" t="s">
+        <v>151</v>
+      </c>
+      <c r="P19" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">