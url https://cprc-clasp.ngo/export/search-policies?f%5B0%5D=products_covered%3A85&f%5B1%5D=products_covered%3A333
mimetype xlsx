--- v1 (2026-03-06)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -140,50 +140,74 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>CEL-021. Power Transformer</t>
   </si>
   <si>
     <t>Applies to remote refrigerated display cabinets for food sales and display. Does NOT apply to refrigerated automatic vending machine or refrigerated display cabinets which are not for retail purpose.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>GB 1094.1-1996 GB/T 2900.15-1997 GB/T 6451-2008 GB 24790-2009</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-021-power-transformer</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/xzzq/display.htm?contentId=ae2f1677d59a46688deb3fdd6b01095c</t>
@@ -257,53 +281,50 @@
   <si>
     <t>CQC31-461219-2010. CQC Mark Certification - Power Transformer</t>
   </si>
   <si>
     <t>Applies to power transformers with voltage level of 35kV-220kV; and rated capacities of 3150kVA. Does not apply to dry-type transformers.</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-461219-2010-cqc-mark-certification-power-transformer</t>
   </si>
   <si>
     <t>CQC31-462271-2022 Energy Conservation Certification Rules for High-Voltage/Low-Voltage Prefabricated Substations</t>
   </si>
   <si>
     <t>This policy contains energy conservation certification rules for high-voltage/low-voltage prefabricated substations. It applies to high-voltage/low-voltage prefabricated substations with a maximum rated AC voltage of 12 kV containing one or more transformers with an operating frequency of 50 Hz and installed in places that are accessible to the public outdoors and provide personnel protection.</t>
   </si>
   <si>
     <t>GB/T 17467-2020</t>
   </si>
   <si>
     <t>China Quality Certification Centre</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-462271-2022-energy-conservation-certification-rules-high-voltagelow-voltage</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2022-07-28/559154.shtml</t>
   </si>
   <si>
     <t>Efficient Biomass Cookstoves Policy</t>
   </si>
   <si>
     <t>This Nigerian Industrial Standard specifies design, construction, quality and safety requirements, sampling and labeling for clean solid biomass type cookstoves.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Biomass</t>
@@ -557,87 +578,111 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-transformer-0</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard (MEPS) requirements for distribution transformers</t>
   </si>
   <si>
     <t>Minimum energy performance standards for distribution transformers covers: Single- and three-phase dry and oilimmersed transformers with a power rating between 10kVA and 2500kVA; which are designed for 11kV and 22kV networks.</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>AS 2375 for dry type, and AS 2374.1 for other type transformers.</t>
   </si>
   <si>
     <t>Energy Efficiency and Conservation Authority (EECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standard-meps-requirements-distribution-transformers</t>
   </si>
   <si>
     <t>https://www.eeca.govt.nz/assets/Resources-EECA/standards-ratings-labels/product-factsheets/distribution-transformers-factsheet.pdf</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
   </si>
   <si>
     <t>Sello FIDE No. 4148</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for distribution transformers: pole mounted, pad mounted, substation and liquid-filled transformers, self-cooled, single phase rated at 5 to 167 kVA and three phase rated 15 to 500 kVA, 60 Hz, with insulation class of 15, 25 and 34.5 kV.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mexico</t>
   </si>
   <si>
     <t>NMX-J-169-ANCE</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energ Eltrica (FIDE) -Trust for Saving Electrical…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4148</t>
   </si>
   <si>
     <t>http://www.fide.org.mx/index.php?option=com_content&amp;view=article&amp;id=198:especificaciones-sello-fide&amp;catid=82:especificaciones-tipo-a&amp;Itemid=261</t>
   </si>
   <si>
     <t>SI 5484 DISTRIBUTION TRANSFORMERS - REQUIREMENTS FOR ENERGY EFFICIENCY AND LABELLING</t>
   </si>
   <si>
     <t>It covers distribution transformers</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Standards Institute of Israel (SII)</t>
   </si>
@@ -1037,51 +1082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1132.438" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1215,1390 +1260,1484 @@
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
         <v>36</v>
       </c>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="H4">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I5"/>
       <c r="J5" t="s">
         <v>52</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>53</v>
       </c>
       <c r="M5" t="s">
         <v>54</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>55</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2015</v>
       </c>
       <c r="I6">
         <v>2019</v>
       </c>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
-      <c r="M6"/>
+      <c r="L6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M6" t="s">
+        <v>62</v>
+      </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2015</v>
       </c>
       <c r="I7">
         <v>2019</v>
       </c>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="I8">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="M8"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>69</v>
       </c>
       <c r="P8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>71</v>
       </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2003</v>
       </c>
       <c r="I9">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="P9"/>
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F10" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2003</v>
+      </c>
+      <c r="I10">
+        <v>2010</v>
+      </c>
       <c r="J10" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="M10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="N10" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s">
         <v>34</v>
       </c>
       <c r="H11">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>35</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>85</v>
+      </c>
+      <c r="M11" t="s">
+        <v>86</v>
+      </c>
+      <c r="N11" t="s">
+        <v>45</v>
+      </c>
+      <c r="O11" t="s">
         <v>87</v>
       </c>
-      <c r="K11" t="s">
+      <c r="P11" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" t="s">
+        <v>93</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12">
+        <v>2018</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>94</v>
       </c>
-      <c r="B12" t="s">
+      <c r="K12" t="s">
         <v>95</v>
       </c>
-      <c r="C12" t="s">
+      <c r="L12" t="s">
         <v>96</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="M12" t="s">
         <v>97</v>
       </c>
-      <c r="G12" t="s">
-[...8 lines deleted...]
-      <c r="J12" t="s">
+      <c r="N12" t="s">
         <v>98</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="O12" t="s">
         <v>99</v>
       </c>
-      <c r="M12" t="s">
+      <c r="P12" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" t="s">
         <v>103</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="I13">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>106</v>
+      </c>
+      <c r="M13" t="s">
         <v>107</v>
       </c>
-      <c r="L13"/>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>45</v>
+      </c>
+      <c r="O13" t="s">
         <v>108</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" t="s">
         <v>111</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>112</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>113</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="I14">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J14" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>46</v>
+        <v>115</v>
       </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="O14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C15" t="s">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="I15">
-        <v>1992</v>
+        <v>2024</v>
       </c>
       <c r="J15" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>120</v>
+      </c>
       <c r="M15" t="s">
-        <v>120</v>
+        <v>54</v>
       </c>
       <c r="N15" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="O15" t="s">
         <v>121</v>
       </c>
       <c r="P15" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>123</v>
       </c>
       <c r="B16" t="s">
         <v>124</v>
       </c>
       <c r="C16" t="s">
         <v>125</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="I16">
-        <v>2012</v>
+        <v>1992</v>
       </c>
       <c r="J16" t="s">
         <v>126</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
+      <c r="L16"/>
+      <c r="M16" t="s">
         <v>127</v>
       </c>
-      <c r="M16" t="s">
+      <c r="N16" t="s">
+        <v>45</v>
+      </c>
+      <c r="O16" t="s">
         <v>128</v>
       </c>
-      <c r="N16" t="s">
-[...2 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B17" t="s">
         <v>131</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D17" t="s">
         <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I17">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J17" t="s">
-        <v>73</v>
+        <v>133</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N17" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C18" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D18" t="s">
         <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F18" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2015</v>
+      </c>
+      <c r="I18">
+        <v>2015</v>
+      </c>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>138</v>
+      </c>
       <c r="M18" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="N18" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C19" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D19" t="s">
         <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H19">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>144</v>
+        <v>81</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="N19" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="O19" t="s">
         <v>146</v>
       </c>
       <c r="P19" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>148</v>
       </c>
       <c r="B20" t="s">
         <v>149</v>
       </c>
       <c r="C20" t="s">
         <v>150</v>
       </c>
       <c r="D20" t="s">
         <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="I20">
         <v>2012</v>
       </c>
       <c r="J20" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
         <v>152</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="O20" t="s">
         <v>153</v>
       </c>
       <c r="P20" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>155</v>
       </c>
       <c r="B21" t="s">
         <v>156</v>
       </c>
       <c r="C21" t="s">
         <v>157</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I21"/>
+        <v>2012</v>
+      </c>
+      <c r="I21">
+        <v>2012</v>
+      </c>
       <c r="J21" t="s">
+        <v>151</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
         <v>158</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21"/>
       <c r="M21" t="s">
         <v>159</v>
       </c>
       <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
         <v>160</v>
       </c>
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22" t="s">
         <v>163</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>164</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>34</v>
       </c>
       <c r="H22">
         <v>2022</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="N22" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="O22" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="P22" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B23" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="D23" t="s">
         <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H23">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="N23" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="O23" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="P23" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B24" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C24" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="D24" t="s">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2012</v>
       </c>
       <c r="I24">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="J24" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="N24" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="O24" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="P24" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C25" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="D25" t="s">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="I25">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="J25" t="s">
-        <v>73</v>
+        <v>151</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
+        <v>152</v>
+      </c>
+      <c r="N25" t="s">
+        <v>45</v>
+      </c>
+      <c r="O25" t="s">
+        <v>178</v>
+      </c>
+      <c r="P25" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>179</v>
       </c>
       <c r="B26" t="s">
         <v>180</v>
       </c>
       <c r="C26" t="s">
         <v>181</v>
       </c>
       <c r="D26" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="I26">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="J26" t="s">
+        <v>81</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>182</v>
+      </c>
+      <c r="M26" t="s">
         <v>183</v>
       </c>
-      <c r="K26" t="s">
+      <c r="N26" t="s">
+        <v>45</v>
+      </c>
+      <c r="O26" t="s">
         <v>184</v>
       </c>
-      <c r="L26" t="s">
+      <c r="P26" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>186</v>
+      </c>
+      <c r="B27" t="s">
+        <v>187</v>
+      </c>
+      <c r="C27" t="s">
+        <v>188</v>
+      </c>
+      <c r="D27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27">
+        <v>2025</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27" t="s">
         <v>189</v>
       </c>
-      <c r="B27" t="s">
+      <c r="K27" t="s">
+        <v>95</v>
+      </c>
+      <c r="L27" t="s">
         <v>190</v>
       </c>
-      <c r="C27" t="s">
+      <c r="M27" t="s">
         <v>191</v>
       </c>
-      <c r="D27" t="s">
-[...23 lines deleted...]
-      <c r="L27" t="s">
+      <c r="N27" t="s">
         <v>192</v>
       </c>
-      <c r="M27" t="s">
+      <c r="O27" t="s">
         <v>193</v>
       </c>
-      <c r="N27" t="s">
-[...2 lines deleted...]
-      <c r="O27" t="s">
+      <c r="P27" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>195</v>
+      </c>
+      <c r="B28" t="s">
         <v>196</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>197</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>198</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="I28">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="J28" t="s">
-        <v>35</v>
+        <v>199</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L28"/>
+        <v>200</v>
+      </c>
+      <c r="L28" t="s">
+        <v>201</v>
+      </c>
       <c r="M28" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="P28"/>
+        <v>203</v>
+      </c>
+      <c r="P28" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B29" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C29" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="D29" t="s">
         <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I29">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J29" t="s">
-        <v>204</v>
+        <v>151</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>207</v>
+      </c>
       <c r="M29" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="O29" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="P29" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B30" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C30" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D30" t="s">
         <v>33</v>
       </c>
       <c r="E30" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="I30"/>
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2006</v>
+      </c>
+      <c r="I30">
+        <v>2006</v>
+      </c>
       <c r="J30" t="s">
-        <v>212</v>
+        <v>35</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="N30" t="s">
-        <v>214</v>
+        <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>215</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>216</v>
       </c>
       <c r="B31" t="s">
         <v>217</v>
       </c>
       <c r="C31" t="s">
         <v>218</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2010</v>
+      </c>
+      <c r="I31">
+        <v>2015</v>
+      </c>
+      <c r="J31" t="s">
         <v>219</v>
       </c>
-      <c r="G31" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
+        <v>220</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>221</v>
       </c>
-      <c r="N31" t="s">
-[...2 lines deleted...]
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>222</v>
       </c>
-      <c r="P31" t="s">
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
         <v>223</v>
+      </c>
+      <c r="B32" t="s">
+        <v>224</v>
+      </c>
+      <c r="C32" t="s">
+        <v>225</v>
+      </c>
+      <c r="D32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>226</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>227</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>228</v>
+      </c>
+      <c r="N32" t="s">
+        <v>229</v>
+      </c>
+      <c r="O32" t="s">
+        <v>230</v>
+      </c>
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>231</v>
+      </c>
+      <c r="B33" t="s">
+        <v>232</v>
+      </c>
+      <c r="C33" t="s">
+        <v>233</v>
+      </c>
+      <c r="D33" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+      <c r="F33" t="s">
+        <v>234</v>
+      </c>
+      <c r="G33" t="s">
+        <v>34</v>
+      </c>
+      <c r="H33">
+        <v>2019</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>235</v>
+      </c>
+      <c r="K33" t="s">
+        <v>95</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>236</v>
+      </c>
+      <c r="N33" t="s">
+        <v>98</v>
+      </c>
+      <c r="O33" t="s">
+        <v>237</v>
+      </c>
+      <c r="P33" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">