--- v0 (2026-03-05)
+++ v1 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -814,50 +814,74 @@
   <si>
     <t>The ministerial regulation covers electric shallow frying pans, which include pans with built-in and separate heating systems (single-phase AC, a rated frequency of 50 Hz, and a rated voltage that does not exceed 250 V).</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulations-prescribing-highly-efficiency-electric-pans-be-2558-2015</t>
   </si>
   <si>
     <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=17162822</t>
   </si>
   <si>
     <t>Ministerial Regulations Prescribing Highly Efficiency Liquefied petroleum gas (LPG) Cookstoves, B.E. 2558 (2015)</t>
   </si>
   <si>
     <t>The ministerial regulation covers household stoves that use liquefied petroleum gas.</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulations-prescribing-highly-efficiency-liquefied-petroleum-gas-lpg</t>
   </si>
   <si>
     <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=2048419</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
@@ -934,57 +958,51 @@
   <si>
     <t>Singapore Green Labelling Scheme: Gas Cookers and Gas-fired Appliances</t>
   </si>
   <si>
     <t>This category establishes criteria for household gas-powered cooking devices that are isolated in design i.e. individual machines (which operate with gas burners located on steel originated or glass and ceramic layered cooker top) and gas-powered cooking devices with built-in ovens (the latter may be either natural gas or electricity powered). This category does not include gas powered cooking devices which operate with gas burners located below a glass and ceramic layered cooker top.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Singapore Environment Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/singapore-green-labelling-scheme-gas-cookers-and-gas-fired-appliances</t>
   </si>
   <si>
     <t>https://www.sgls.sec.org.sg/categoryinfo.php?cid=57</t>
   </si>
   <si>
     <t>Standard NOM-025-ENER-2013 - Domestic Gas Cooking Appliances</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for household gas cooking appliances.</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...1 lines deleted...]
-  <si>
     <t>NOM-010-SESH-2012</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-025-ener-2013-domestic-gas-cooking-appliances</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5302707&amp;fecha=17/06/2013</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
@@ -1399,51 +1417,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="861.075" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3218,613 +3236,661 @@
       <c r="L37"/>
       <c r="M37" t="s">
         <v>214</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
         <v>263</v>
       </c>
       <c r="P37" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>265</v>
       </c>
       <c r="B38" t="s">
         <v>266</v>
       </c>
       <c r="C38" t="s">
         <v>267</v>
       </c>
       <c r="D38" t="s">
-        <v>268</v>
+        <v>118</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>157</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="H38">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
+        <v>268</v>
+      </c>
+      <c r="K38" t="s">
+        <v>121</v>
+      </c>
+      <c r="L38" t="s">
         <v>269</v>
       </c>
-      <c r="K38" t="s">
+      <c r="M38" t="s">
         <v>270</v>
       </c>
-      <c r="L38" t="s">
+      <c r="N38" t="s">
+        <v>187</v>
+      </c>
+      <c r="O38" t="s">
         <v>271</v>
       </c>
-      <c r="M38" t="s">
+      <c r="P38" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>273</v>
+      </c>
+      <c r="B39" t="s">
+        <v>274</v>
+      </c>
+      <c r="C39" t="s">
+        <v>275</v>
+      </c>
+      <c r="D39" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H39">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2017</v>
+      </c>
+      <c r="I39">
+        <v>2021</v>
+      </c>
       <c r="J39" t="s">
+        <v>277</v>
+      </c>
+      <c r="K39" t="s">
+        <v>278</v>
+      </c>
+      <c r="L39" t="s">
         <v>279</v>
       </c>
-      <c r="K39" t="s">
-[...2 lines deleted...]
-      <c r="L39" t="s">
+      <c r="M39" t="s">
         <v>280</v>
       </c>
-      <c r="M39" t="s">
+      <c r="N39" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O39" t="s">
         <v>282</v>
       </c>
       <c r="P39" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>284</v>
       </c>
       <c r="B40" t="s">
         <v>285</v>
       </c>
       <c r="C40" t="s">
         <v>286</v>
       </c>
       <c r="D40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>157</v>
+        <v>33</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2014</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>158</v>
+        <v>287</v>
       </c>
       <c r="K40" t="s">
-        <v>262</v>
+        <v>71</v>
       </c>
       <c r="L40" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M40" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
       <c r="O40" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="P40" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B41" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C41" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D41" t="s">
         <v>19</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="G41" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="H41">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
         <v>158</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L41"/>
+        <v>262</v>
+      </c>
+      <c r="L41" t="s">
+        <v>295</v>
+      </c>
       <c r="M41" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
       <c r="O41" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="P41" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B42" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C42" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H42">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>2016</v>
+      </c>
+      <c r="I42">
+        <v>2016</v>
+      </c>
       <c r="J42" t="s">
-        <v>34</v>
+        <v>158</v>
       </c>
       <c r="K42" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
       <c r="O42" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="P42" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B43" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C43" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D43" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F43" t="s">
-        <v>157</v>
+        <v>70</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>143</v>
+        <v>34</v>
       </c>
       <c r="K43" t="s">
         <v>71</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
       <c r="O43" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="P43" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B44" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C44" t="s">
-        <v>100</v>
+        <v>267</v>
       </c>
       <c r="D44" t="s">
-        <v>312</v>
+        <v>55</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="G44" t="s">
-        <v>313</v>
+        <v>22</v>
       </c>
       <c r="H44">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>103</v>
+        <v>143</v>
       </c>
       <c r="K44" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L44"/>
+        <v>71</v>
+      </c>
+      <c r="L44" t="s">
+        <v>313</v>
+      </c>
       <c r="M44" t="s">
-        <v>104</v>
+        <v>270</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
       <c r="O44" t="s">
         <v>314</v>
       </c>
       <c r="P44" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>316</v>
       </c>
       <c r="B45" t="s">
         <v>317</v>
       </c>
       <c r="C45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" t="s">
         <v>318</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>48</v>
+        <v>319</v>
       </c>
       <c r="H45">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
-        <v>158</v>
+        <v>103</v>
       </c>
       <c r="K45" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
+        <v>104</v>
+      </c>
+      <c r="N45" t="s">
+        <v>26</v>
+      </c>
+      <c r="O45" t="s">
         <v>320</v>
       </c>
-      <c r="N45" t="s">
-[...2 lines deleted...]
-      <c r="O45" t="s">
+      <c r="P45" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>322</v>
+      </c>
+      <c r="B46" t="s">
         <v>323</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>324</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>252</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H46">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I46"/>
+        <v>2012</v>
+      </c>
+      <c r="I46">
+        <v>2020</v>
+      </c>
       <c r="J46" t="s">
-        <v>212</v>
+        <v>158</v>
       </c>
       <c r="K46" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L46"/>
+        <v>71</v>
+      </c>
+      <c r="L46" t="s">
+        <v>325</v>
+      </c>
       <c r="M46" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
       <c r="O46" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="P46" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B47" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C47" t="s">
-        <v>330</v>
+        <v>142</v>
       </c>
       <c r="D47" t="s">
-        <v>55</v>
+        <v>252</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="F47" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="H47">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>143</v>
+        <v>212</v>
       </c>
       <c r="K47" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="L47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
         <v>331</v>
       </c>
-      <c r="M47" t="s">
+      <c r="N47" t="s">
+        <v>26</v>
+      </c>
+      <c r="O47" t="s">
         <v>332</v>
       </c>
-      <c r="N47" t="s">
-[...2 lines deleted...]
-      <c r="O47" t="s">
+      <c r="P47" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B48" t="s">
         <v>335</v>
       </c>
       <c r="C48" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="D48" t="s">
         <v>55</v>
       </c>
       <c r="E48" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G48" t="s">
         <v>48</v>
       </c>
       <c r="H48">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I48">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J48" t="s">
         <v>143</v>
       </c>
       <c r="K48" t="s">
         <v>57</v>
       </c>
       <c r="L48" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M48" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
       <c r="O48" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="P48" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B49" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C49" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D49" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="E49" t="s">
         <v>69</v>
       </c>
       <c r="F49" t="s">
-        <v>341</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="H49">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>2015</v>
+      </c>
+      <c r="I49">
+        <v>2017</v>
+      </c>
       <c r="J49" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="K49" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="L49"/>
+        <v>57</v>
+      </c>
+      <c r="L49" t="s">
+        <v>342</v>
+      </c>
       <c r="M49" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="N49" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="O49" t="s">
         <v>343</v>
       </c>
       <c r="P49" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" t="s">
         <v>344</v>
+      </c>
+      <c r="B50" t="s">
+        <v>345</v>
+      </c>
+      <c r="C50" t="s">
+        <v>346</v>
+      </c>
+      <c r="D50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E50" t="s">
+        <v>69</v>
+      </c>
+      <c r="F50" t="s">
+        <v>347</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>2019</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
+        <v>34</v>
+      </c>
+      <c r="K50" t="s">
+        <v>121</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>348</v>
+      </c>
+      <c r="N50" t="s">
+        <v>124</v>
+      </c>
+      <c r="O50" t="s">
+        <v>349</v>
+      </c>
+      <c r="P50" t="s">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">