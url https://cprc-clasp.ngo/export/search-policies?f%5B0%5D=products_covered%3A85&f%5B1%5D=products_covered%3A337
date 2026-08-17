--- v1 (2026-03-05)
+++ v2 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -755,50 +755,71 @@
     <t>https://cprc-clasp.ngo/policies/nigerian-meps-and-energy-label-guide-0</t>
   </si>
   <si>
     <t>NOM-011-ENER-2025, Energy Efficiency in Central, Packaged, and Split Air Conditioners</t>
   </si>
   <si>
     <t>This standard establishes the minimum Seasonal Energy Efficiency Ratio (SEER) level that applies to central, package, or split-type air conditioners with a duct system, operated with electrical energy, in nominal cooling capacities from 5,275 W to 19,050 W that operate by mechanical compression and include an air-cooled evaporator coil, an air-cooled condenser coil, and that include a single-speed compressor ( fixed capacity) or an inverter compressor (variable frequency or refrigerant flow) or a compressor that uses two stages (stage capacity), with or without a reversible cycle.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>ANSI/ASHRAE 37</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-011-ener-2025-energy-efficiency-central-packaged-and-split-air-conditioners</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5756076&amp;fecha=29/04/2025#gsc.tab=0</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Regulations under Consumer Protection Act 2015</t>
   </si>
   <si>
     <t>This regulation covers Single and three-phase non-ducted air conditioners of the vapour compression type up to 65kW cooling capacity. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source. Ferromagnetic and electronic ballasts for use with linear fluorescent lamps from 15W to 70W, rated for 50Hz and 230|240|250V supply, or a range that includes these values . Incandescent lamps, both tungsten filament and tunsten halogen, that are used for general lighting service; covers both non-reflector and reflector lamps of all voltages. Self-ballasted CFLs of any voltage or wattage and with any type of lamp cap, intended for general lighting purposes, whether supplied as an individual lamp or as part of a luminaire. Double-capped, FD and FDH; tubular fluorescent lamps of 16W or more, with a nominal length of 550mm to 1500mm, that are within the scope of AS|NZS 4782.1. Freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source and Refrigerator-freezers intended for household similar use which operate using the vapour compression cycle and use mains electricity, 230|240 Volts at 50Hz, as the primary power source.</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tonga Ministry of Commerce, Consumer, Trade, Innovation, and Labour</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-under-consumer-protection-act-2015</t>
   </si>
   <si>
     <t>http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ ,http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.----http://www.pmo.gov.to/policies-by-department/ministry-of-information-and-communication/ , http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf -Information about efficiency efforts in Tonga.</t>
   </si>
   <si>
     <t>Revised Municipal Code of the City and County of Denver Colorado, Sec. 10-20. - Electrification requirements for existing buildings</t>
   </si>
   <si>
     <t>This policy contains electrification requirements for existing buildings in the city and country of Denver, Colorado.  It applies to all commercial buildings and multifamily residential buildings.</t>
   </si>
@@ -1305,51 +1326,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P43"/>
+  <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1808.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="514.303" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2939,512 +2960,560 @@
       </c>
       <c r="L33" t="s">
         <v>241</v>
       </c>
       <c r="M33" t="s">
         <v>242</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>243</v>
       </c>
       <c r="P33" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>245</v>
       </c>
       <c r="B34" t="s">
         <v>246</v>
       </c>
       <c r="C34" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>135</v>
       </c>
       <c r="E34" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="H34"/>
+        <v>8</v>
+      </c>
+      <c r="H34">
+        <v>2025</v>
+      </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="K34" t="s">
-        <v>34</v>
+        <v>138</v>
       </c>
       <c r="L34" t="s">
-        <v>93</v>
+        <v>248</v>
       </c>
       <c r="M34" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>249</v>
       </c>
       <c r="O34" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P34" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B35" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C35" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D35" t="s">
-        <v>254</v>
+        <v>91</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F35" t="s">
+        <v>92</v>
+      </c>
+      <c r="G35" t="s">
+        <v>101</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>199</v>
+      </c>
+      <c r="K35" t="s">
+        <v>34</v>
+      </c>
+      <c r="L35" t="s">
+        <v>93</v>
+      </c>
+      <c r="M35" t="s">
         <v>255</v>
       </c>
-      <c r="G35" t="s">
-[...8 lines deleted...]
-      <c r="J35" t="s">
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
         <v>256</v>
       </c>
-      <c r="K35" t="s">
-[...3 lines deleted...]
-      <c r="M35" t="s">
+      <c r="P35" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>258</v>
+      </c>
+      <c r="B36" t="s">
+        <v>259</v>
+      </c>
+      <c r="C36" t="s">
+        <v>260</v>
+      </c>
+      <c r="D36" t="s">
         <v>261</v>
       </c>
-      <c r="B36" t="s">
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
         <v>262</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="I36">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J36" t="s">
-        <v>44</v>
+        <v>263</v>
       </c>
       <c r="K36" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
         <v>264</v>
       </c>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="O36" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P36" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B37" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C37" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2010</v>
+      </c>
+      <c r="I37">
+        <v>2016</v>
+      </c>
       <c r="J37" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="P37" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B38" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C38" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D38" t="s">
-        <v>276</v>
+        <v>81</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="G38" t="s">
         <v>54</v>
       </c>
       <c r="H38">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
         <v>277</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
         <v>278</v>
       </c>
       <c r="P38" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>280</v>
       </c>
       <c r="B39" t="s">
         <v>281</v>
       </c>
       <c r="C39" t="s">
         <v>282</v>
       </c>
       <c r="D39" t="s">
-        <v>81</v>
+        <v>283</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="G39" t="s">
         <v>54</v>
       </c>
       <c r="H39">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="P39" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B40" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C40" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="D40" t="s">
-        <v>288</v>
+        <v>81</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>92</v>
       </c>
       <c r="G40" t="s">
-        <v>289</v>
+        <v>54</v>
       </c>
       <c r="H40">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2004</v>
+      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>216</v>
+        <v>147</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
-      <c r="L40" t="s">
+      <c r="L40"/>
+      <c r="M40" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
         <v>291</v>
       </c>
       <c r="P40" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>293</v>
       </c>
       <c r="B41" t="s">
         <v>294</v>
       </c>
       <c r="C41" t="s">
+        <v>239</v>
+      </c>
+      <c r="D41" t="s">
         <v>295</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>92</v>
       </c>
       <c r="G41" t="s">
-        <v>54</v>
+        <v>296</v>
       </c>
       <c r="H41">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2002</v>
+      </c>
+      <c r="I41">
+        <v>2007</v>
+      </c>
       <c r="J41" t="s">
-        <v>156</v>
+        <v>216</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41" t="s">
-        <v>93</v>
+        <v>297</v>
       </c>
       <c r="M41" t="s">
-        <v>296</v>
+        <v>242</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="P41" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B42" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C42" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D42" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>92</v>
       </c>
       <c r="G42" t="s">
         <v>54</v>
       </c>
       <c r="H42">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>62</v>
+        <v>156</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
-      <c r="L42"/>
+      <c r="L42" t="s">
+        <v>93</v>
+      </c>
       <c r="M42" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="P42" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B43" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C43" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D43" t="s">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>308</v>
+        <v>92</v>
       </c>
       <c r="G43" t="s">
         <v>54</v>
       </c>
       <c r="H43">
+        <v>2014</v>
+      </c>
+      <c r="I43">
         <v>2019</v>
       </c>
-      <c r="I43"/>
       <c r="J43" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="K43" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
         <v>309</v>
       </c>
       <c r="N43" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="O43" t="s">
         <v>310</v>
       </c>
       <c r="P43" t="s">
         <v>311</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>312</v>
+      </c>
+      <c r="B44" t="s">
+        <v>313</v>
+      </c>
+      <c r="C44" t="s">
+        <v>314</v>
+      </c>
+      <c r="D44" t="s">
+        <v>135</v>
+      </c>
+      <c r="E44" t="s">
+        <v>42</v>
+      </c>
+      <c r="F44" t="s">
+        <v>315</v>
+      </c>
+      <c r="G44" t="s">
+        <v>54</v>
+      </c>
+      <c r="H44">
+        <v>2019</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>44</v>
+      </c>
+      <c r="K44" t="s">
+        <v>138</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
+        <v>316</v>
+      </c>
+      <c r="N44" t="s">
+        <v>141</v>
+      </c>
+      <c r="O44" t="s">
+        <v>317</v>
+      </c>
+      <c r="P44" t="s">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">