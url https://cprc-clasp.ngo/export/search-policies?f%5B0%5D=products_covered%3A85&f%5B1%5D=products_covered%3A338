--- v0 (2026-01-18)
+++ v1 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -253,74 +253,94 @@
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>clothes washer and dryer</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-4</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB/T 23118-2024 Household and Similar Tumble Dryer and Washer-Dryer</t>
   </si>
   <si>
     <t>This standard applies to tumble dryers and washer-dryer machines with a rated drying capacity greater than 1kg, designed for non-professional users in households and similar environments. Standard Specifications:
 - Drying Performance
 - Energy Consumption
 - Water Usage
 - Program Time
 - Drying Uniformity
 - Condensation Efficiency
 - Noise Level
 - Off/Standby Power
 - Fluffiness Performance
 - Wrinkle Removal Performance
 - Washing Performance for Washer-Dryer Combo Machines
 - Washing-Drying Performance
 - Grading for Indicators: Energy Consumption, Water Usage, Noise, and Other Relevant Factors</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>SAMR, SAC</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-23118-2024-household-and-similar-tumble-dryer-and-washer-dryer</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=234D7936AA97E194E06397BE0A0AA0A9</t>
   </si>
   <si>
     <t>JS 2097:2013 Energy labeling of household combined washer-driers</t>
   </si>
   <si>
     <t>This policy covers electric mains operated household combined washer-driers. Appliances that can also use other energy sources are excluded.</t>
   </si>
   <si>
     <t>Jordan</t>
@@ -386,50 +406,77 @@
     <t>Electric water heaters accumulative; Household Electric boilers</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Imaging Equipment, Televisions, Displays, Ovens, Microwaves, Dishwashers, Washer and Dryers, Non-Directional lamps, Elevators, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>GOST 21766-87, GOST 21552-84</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade of the Russian Federation</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
@@ -987,71 +1034,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="176.814" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1364,755 +1411,851 @@
       </c>
       <c r="M7" t="s">
         <v>77</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7" t="s">
         <v>78</v>
       </c>
       <c r="P7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>80</v>
       </c>
       <c r="B8" t="s">
         <v>81</v>
       </c>
       <c r="C8" t="s">
         <v>82</v>
       </c>
       <c r="D8" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="K8" t="s">
         <v>34</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>84</v>
+      </c>
+      <c r="N8" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" t="s">
+        <v>85</v>
+      </c>
+      <c r="P8" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" t="s">
+        <v>88</v>
+      </c>
+      <c r="C9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" t="s">
         <v>89</v>
       </c>
-      <c r="B9" t="s">
+      <c r="E9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" t="s">
         <v>90</v>
       </c>
-      <c r="C9" t="s">
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>2008</v>
+      </c>
+      <c r="I9">
+        <v>2024</v>
+      </c>
+      <c r="J9" t="s">
         <v>91</v>
       </c>
-      <c r="D9" t="s">
-[...17 lines deleted...]
-      <c r="J9" t="s">
+      <c r="K9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
         <v>92</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
         <v>93</v>
       </c>
-      <c r="M9" t="s">
+      <c r="P9" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>32</v>
       </c>
       <c r="H10">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I10">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="J10" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>99</v>
       </c>
       <c r="M10" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="N10" t="s">
         <v>37</v>
       </c>
       <c r="O10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C11" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H11">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2012</v>
+      </c>
+      <c r="I11">
+        <v>2013</v>
+      </c>
       <c r="J11" t="s">
+        <v>98</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
         <v>105</v>
       </c>
-      <c r="K11" t="s">
-[...2 lines deleted...]
-      <c r="L11"/>
       <c r="M11" t="s">
+        <v>100</v>
+      </c>
+      <c r="N11" t="s">
+        <v>37</v>
+      </c>
+      <c r="O11" t="s">
         <v>106</v>
       </c>
-      <c r="N11" t="s">
+      <c r="P11" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" t="s">
         <v>110</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
+        <v>111</v>
+      </c>
+      <c r="K12" t="s">
+        <v>46</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>112</v>
+      </c>
+      <c r="N12" t="s">
+        <v>113</v>
+      </c>
+      <c r="O12" t="s">
         <v>114</v>
       </c>
-      <c r="K12" t="s">
+      <c r="P12" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C13" t="s">
+        <v>118</v>
+      </c>
+      <c r="D13" t="s">
+        <v>119</v>
+      </c>
+      <c r="E13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2012</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
         <v>120</v>
       </c>
-      <c r="B13" t="s">
+      <c r="K13" t="s">
         <v>121</v>
       </c>
-      <c r="C13" t="s">
+      <c r="L13" t="s">
         <v>122</v>
       </c>
-      <c r="D13" t="s">
+      <c r="M13" t="s">
         <v>123</v>
       </c>
-      <c r="E13" t="s">
-[...14 lines deleted...]
-      <c r="J13" t="s">
+      <c r="N13" t="s">
+        <v>37</v>
+      </c>
+      <c r="O13" t="s">
         <v>124</v>
       </c>
-      <c r="K13" t="s">
+      <c r="P13" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B14" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C14" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D14" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="G14" t="s">
-        <v>135</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="K14" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L14" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="M14" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="N14" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="O14" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="P14" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B15" t="s">
+        <v>136</v>
+      </c>
+      <c r="C15" t="s">
+        <v>137</v>
+      </c>
+      <c r="D15" t="s">
+        <v>138</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15">
+        <v>2017</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
+        <v>139</v>
+      </c>
+      <c r="K15" t="s">
+        <v>140</v>
+      </c>
+      <c r="L15" t="s">
         <v>141</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>142</v>
       </c>
-      <c r="C15" t="s">
+      <c r="N15" t="s">
         <v>143</v>
       </c>
-      <c r="D15" t="s">
+      <c r="O15" t="s">
         <v>144</v>
       </c>
-      <c r="E15" t="s">
-[...12 lines deleted...]
-      <c r="J15" t="s">
+      <c r="P15" t="s">
         <v>145</v>
-      </c>
-[...14 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B16" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C16" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>149</v>
       </c>
       <c r="G16" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="H16">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="K16" t="s">
         <v>34</v>
       </c>
       <c r="L16" t="s">
+        <v>152</v>
+      </c>
+      <c r="M16" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="N16" t="s">
         <v>37</v>
       </c>
       <c r="O16" t="s">
+        <v>154</v>
+      </c>
+      <c r="P16" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>156</v>
+      </c>
+      <c r="B17" t="s">
         <v>157</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>158</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>159</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>66</v>
+        <v>160</v>
       </c>
       <c r="K17" t="s">
         <v>34</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
         <v>161</v>
       </c>
       <c r="N17" t="s">
         <v>37</v>
       </c>
       <c r="O17" t="s">
         <v>162</v>
       </c>
       <c r="P17" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>164</v>
       </c>
       <c r="B18" t="s">
         <v>165</v>
       </c>
       <c r="C18" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="D18" t="s">
-        <v>166</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2007</v>
+      </c>
+      <c r="I18">
+        <v>2018</v>
+      </c>
       <c r="J18" t="s">
-        <v>66</v>
+        <v>167</v>
       </c>
       <c r="K18" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>34</v>
+      </c>
+      <c r="L18" t="s">
+        <v>168</v>
+      </c>
       <c r="M18" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="N18" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
       <c r="O18" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="P18" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B19" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>174</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>31</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="K19" t="s">
         <v>34</v>
       </c>
       <c r="L19"/>
-      <c r="M19"/>
+      <c r="M19" t="s">
+        <v>176</v>
+      </c>
       <c r="N19" t="s">
         <v>37</v>
       </c>
       <c r="O19" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="P19" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B20" t="s">
+        <v>180</v>
+      </c>
+      <c r="C20" t="s">
         <v>174</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>176</v>
+        <v>66</v>
       </c>
       <c r="K20" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="N20" t="s">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="O20" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="P20" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B21" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C21" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>184</v>
+        <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>34</v>
       </c>
-      <c r="L21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21" t="s">
         <v>37</v>
       </c>
       <c r="O21" t="s">
+        <v>186</v>
+      </c>
+      <c r="P21" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22" t="s">
         <v>189</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>190</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>192</v>
+        <v>43</v>
       </c>
       <c r="E22" t="s">
         <v>73</v>
       </c>
       <c r="F22" t="s">
+        <v>90</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2019</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>191</v>
+      </c>
+      <c r="K22" t="s">
+        <v>46</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>192</v>
+      </c>
+      <c r="N22" t="s">
+        <v>49</v>
+      </c>
+      <c r="O22" t="s">
+        <v>193</v>
+      </c>
+      <c r="P22" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>195</v>
+      </c>
+      <c r="B23" t="s">
+        <v>196</v>
+      </c>
+      <c r="C23" t="s">
+        <v>197</v>
+      </c>
+      <c r="D23" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>65</v>
+      </c>
+      <c r="G23" t="s">
+        <v>32</v>
+      </c>
+      <c r="H23">
+        <v>2012</v>
+      </c>
+      <c r="I23">
+        <v>2014</v>
+      </c>
+      <c r="J23" t="s">
+        <v>199</v>
+      </c>
+      <c r="K23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L23" t="s">
+        <v>200</v>
+      </c>
+      <c r="M23" t="s">
+        <v>201</v>
+      </c>
+      <c r="N23" t="s">
+        <v>37</v>
+      </c>
+      <c r="O23" t="s">
+        <v>202</v>
+      </c>
+      <c r="P23" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>204</v>
+      </c>
+      <c r="B24" t="s">
+        <v>205</v>
+      </c>
+      <c r="C24" t="s">
+        <v>206</v>
+      </c>
+      <c r="D24" t="s">
+        <v>207</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
         <v>21</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G24" t="s">
         <v>32</v>
       </c>
-      <c r="H22">
+      <c r="H24">
         <v>2015</v>
       </c>
-      <c r="I22">
+      <c r="I24">
         <v>2016</v>
       </c>
-      <c r="J22" t="s">
-[...18 lines deleted...]
-        <v>198</v>
+      <c r="J24" t="s">
+        <v>139</v>
+      </c>
+      <c r="K24" t="s">
+        <v>208</v>
+      </c>
+      <c r="L24" t="s">
+        <v>209</v>
+      </c>
+      <c r="M24" t="s">
+        <v>210</v>
+      </c>
+      <c r="N24" t="s">
+        <v>211</v>
+      </c>
+      <c r="O24" t="s">
+        <v>212</v>
+      </c>
+      <c r="P24" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">