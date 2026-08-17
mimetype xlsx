--- v1 (2025-11-28)
+++ v2 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -526,50 +526,77 @@
     <t>Ministerial Regulation Prescribing High Efficiency Chiller, B.E. 2552 (2009)</t>
   </si>
   <si>
     <t>The ministerial regulation covers a chiller for the air conditioning system that allows water to flow through. It includes air-cooled (piston type) and water-cooled (rotary type, screw type or scroll type, centrifugal type) systems.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Chillers - Cooler Towers</t>
   </si>
   <si>
     <t>High Energy Performance Standard</t>
   </si>
   <si>
     <t>April 2022</t>
   </si>
   <si>
     <t>Department of Alternative Energy Development and Efficiency, Ministry of Energy…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ministerial-regulation-prescribing-high-efficiency-chiller-be-2552-2009</t>
   </si>
   <si>
     <t>https://ratchakitcha2.soc.go.th/pdfdownload?id=1776757</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>SASO 2874:2016 MEPS for large air conditioners</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing requirements for electrically operated air conditioners, condensing units, chillers, absorption chillers, electrically operated variable refrigerant flow (VRF) air conditioners, close control air conditioners and condensing units serving computer rooms.</t>
   </si>
   <si>
     <t>Kingdom of Saudi Arabia</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Chillers - Cooler Towers</t>
   </si>
   <si>
     <t>Saudi Standard, Metrology and Quality Organization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/saso-28742016-meps-large-air-conditioners</t>
   </si>
   <si>
     <t>https://www.intertek.com.cn/Uploadfile/File/SASO-2874_2016.pdf</t>
   </si>
   <si>
     <t>Schedule 21 - Chillers</t>
   </si>
@@ -933,51 +960,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="275.933" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="503.591" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1980,177 +2007,225 @@
       <c r="L21"/>
       <c r="M21" t="s">
         <v>166</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>167</v>
       </c>
       <c r="P21" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>169</v>
       </c>
       <c r="B22" t="s">
         <v>170</v>
       </c>
       <c r="C22" t="s">
         <v>171</v>
       </c>
       <c r="D22" t="s">
-        <v>172</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H22">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>172</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L22"/>
+        <v>88</v>
+      </c>
+      <c r="L22" t="s">
+        <v>173</v>
+      </c>
       <c r="M22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>175</v>
       </c>
       <c r="O22" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P22" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>180</v>
       </c>
       <c r="D23" t="s">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>34</v>
       </c>
       <c r="H23">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>80</v>
+        <v>182</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="P23" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B24" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C24" t="s">
-        <v>183</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
-        <v>184</v>
+        <v>77</v>
       </c>
       <c r="G24" t="s">
         <v>34</v>
       </c>
       <c r="H24">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>185</v>
+        <v>98</v>
       </c>
       <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>187</v>
+      </c>
+      <c r="M24" t="s">
+        <v>80</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>188</v>
+      </c>
+      <c r="P24" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25" t="s">
+        <v>191</v>
+      </c>
+      <c r="C25" t="s">
+        <v>192</v>
+      </c>
+      <c r="D25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" t="s">
+        <v>57</v>
+      </c>
+      <c r="F25" t="s">
+        <v>193</v>
+      </c>
+      <c r="G25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H25">
+        <v>2019</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>194</v>
+      </c>
+      <c r="K25" t="s">
         <v>88</v>
       </c>
-      <c r="L24"/>
-[...3 lines deleted...]
-      <c r="N24" t="s">
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>195</v>
+      </c>
+      <c r="N25" t="s">
         <v>91</v>
       </c>
-      <c r="O24" t="s">
-[...3 lines deleted...]
-        <v>188</v>
+      <c r="O25" t="s">
+        <v>196</v>
+      </c>
+      <c r="P25" t="s">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">