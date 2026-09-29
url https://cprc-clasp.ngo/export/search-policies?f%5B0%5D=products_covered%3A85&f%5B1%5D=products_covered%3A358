--- v1 (2025-11-29)
+++ v2 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -129,50 +129,77 @@
     <t>LI 2454 Renewable Energy (Standards and Labelling) (Improved Biomass Cookstoves) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to an improved biomass cookstoves, manufactured in the country or imported into the country for sale, display or use as a domestic cookstove, or an institutional cookstove that uses solid biomass fuels including wood, charcoal, briquette, or pellet.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>Cookstoves</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2454-renewable-energy-standards-and-labelling-improved-biomass-cookstoves-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Nordic Ecolabel 040 Machines for Parks and Gardens</t>
   </si>
   <si>
     <t>Working machines used for the care of parks and gardens, both privately and commercially, can be Nordic Ecolabelled. The following manual, electric and combustion engine driven machines can be awarded a Nordic Ecolabel: Lawnmowers; Lawn Trimmers and lawn edge trimmers; Brush cutters; Chainsaws; Leaf collectors and leaf blowers for professional use; Hedge trimmers; Compost shredders; Rotary cultivators; Riding lawn tractors and mowers; Snow blowers.   Only machines with a nominal engine rating of less than or equal to 19 kW can be Nordic Ecolabelled. Engine operated machines must also be covered by the EU's Machinery Directive: 2006-42-EC.  Combustion engine operated machines include air-cooled or liquid-cooled two stroke or four-stroke engines. Petrol, diesel, ethanol or other renewable fuels may be used. The engine shall be new and adapted to the fuel types for which it is intended.   Electrically powered machines may be corded or battery or solar cell operated. The product group machines for parks and gardens does not include agricultural or forestry tractors, nor terrain vehicles, i.e. All Terrain Vehicles.</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Outdoor Tools &amp; Equipment</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>October 2015</t>
   </si>
   <si>
     <t>Electricity, Oil</t>
   </si>
@@ -539,71 +566,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1330.675" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -720,131 +747,179 @@
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H4">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="L4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5" t="s">
         <v>52</v>
       </c>
-      <c r="B5" t="s">
+      <c r="F5" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" t="s">
         <v>56</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5"/>
       <c r="M5" t="s">
         <v>57</v>
       </c>
       <c r="N5" t="s">
+        <v>58</v>
+      </c>
+      <c r="O5" t="s">
+        <v>59</v>
+      </c>
+      <c r="P5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>2019</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" t="s">
         <v>27</v>
       </c>
-      <c r="O5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="O6" t="s">
+        <v>67</v>
+      </c>
+      <c r="P6" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">