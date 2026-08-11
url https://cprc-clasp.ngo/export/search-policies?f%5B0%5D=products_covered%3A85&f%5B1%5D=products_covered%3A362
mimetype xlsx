--- v1 (2025-12-20)
+++ v2 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -408,50 +408,77 @@
     <t>Electricity</t>
   </si>
   <si>
     <t>Bureau of Energy, Ministry of Economic Affairs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-chilled-warm-hot-water-fountain-machines</t>
   </si>
   <si>
     <t>https://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Chilled/Warm/Hot Drinking Water Dispensers</t>
   </si>
   <si>
     <t>This policy contains MEPS for residential and commercial chilled/warm/hot drinking water dispensers.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-chilledwarmhot-drinking-water-dispensers</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standards for Warm/Hot Drinking Water Dispensers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-warmhot-drinking-water-dispensers</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Faucets and water saving equipment TGL-11-R3-17</t>
   </si>
   <si>
     <t>These criteria shall apply to faucets and water-saving equipment including faucets for sinks, faucets for washbasins, self-closing faucets for washbasins, automatic faucets for sanitary wares, shower units, rinsing sprays, flush valves for urinals, and flush valves for toilets.</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TIS 2067, TIS 1277 (faucets for sinks)
 ,   
                     TIS 2067, TIS 1278 (faucets for wash basins)
 ,   
                     TIS 2067, TIS 1377 (self-closing faucets for wash basins)
 ,   
                     TIS 2147 (automatic faucets for sanitary wares)
 ,   
                     TIS 2066, TIS 1187 (shower units)
 ,   
                     TIS 1497 (rinsing sprays)
 ,   
                     TIS 1094 (flush valves for urinals)
 ,   
@@ -892,71 +919,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="643.986" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1689,325 +1716,373 @@
       <c r="L16"/>
       <c r="M16" t="s">
         <v>124</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>131</v>
       </c>
       <c r="P16" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>132</v>
       </c>
       <c r="B17" t="s">
         <v>133</v>
       </c>
       <c r="C17" t="s">
         <v>134</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H17">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>67</v>
+        <v>135</v>
       </c>
       <c r="K17" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="L17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
       <c r="O17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
-        <v>142</v>
+        <v>45</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2011</v>
+      </c>
+      <c r="I18">
+        <v>2017</v>
+      </c>
       <c r="J18" t="s">
-        <v>143</v>
+        <v>67</v>
       </c>
       <c r="K18" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>37</v>
+      </c>
+      <c r="L18" t="s">
+        <v>144</v>
+      </c>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="O18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="D19" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
-        <v>45</v>
+        <v>151</v>
       </c>
       <c r="G19" t="s">
         <v>35</v>
       </c>
       <c r="H19">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>36</v>
+        <v>152</v>
       </c>
       <c r="K19" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="O19" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="P19" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B20" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C20" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H20">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="K20" t="s">
         <v>37</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>157</v>
+        <v>49</v>
       </c>
       <c r="N20" t="s">
         <v>39</v>
       </c>
       <c r="O20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>163</v>
       </c>
       <c r="D21" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I21">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J21" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="K21" t="s">
         <v>37</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>165</v>
+      </c>
       <c r="M21" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N21" t="s">
         <v>39</v>
       </c>
       <c r="O21" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="P21" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B22" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>171</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
-        <v>168</v>
+        <v>45</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2011</v>
+      </c>
+      <c r="I22">
+        <v>2017</v>
+      </c>
       <c r="J22" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="K22" t="s">
         <v>37</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N22" t="s">
         <v>39</v>
       </c>
       <c r="O22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="P22" t="s">
-        <v>172</v>
+        <v>174</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23" t="s">
+        <v>176</v>
+      </c>
+      <c r="C23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" t="s">
+        <v>177</v>
+      </c>
+      <c r="G23" t="s">
+        <v>35</v>
+      </c>
+      <c r="H23">
+        <v>2007</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>78</v>
+      </c>
+      <c r="K23" t="s">
+        <v>37</v>
+      </c>
+      <c r="L23" t="s">
+        <v>178</v>
+      </c>
+      <c r="M23" t="s">
+        <v>179</v>
+      </c>
+      <c r="N23" t="s">
+        <v>39</v>
+      </c>
+      <c r="O23" t="s">
+        <v>180</v>
+      </c>
+      <c r="P23" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">