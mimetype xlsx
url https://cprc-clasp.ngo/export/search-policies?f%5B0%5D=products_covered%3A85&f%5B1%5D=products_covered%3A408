--- v2 (2026-03-07)
+++ v3 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -899,50 +899,71 @@
   <si>
     <t>https://library.son.gov.ng/?g=elect&amp;s=5&amp;t=groups-opac</t>
   </si>
   <si>
     <t>NOM-031-ENER-2019 - LED luminaires for Lighting Roads and Public Outdoor Areas</t>
   </si>
   <si>
     <t>This policy applies to luminaires with light-emitting diodes (LED) intended for lighting roads and public outdoor areas. Products in scope include those that use the electrical energy of the service for their public supply, as well as other sources of energy, such as cells, batteries, accumulators, and self-generation, in alternating current and/or direct current, with a nominal voltage up to 480V in alternating current and up to 100 V direct current. This policy excludes decorative or ornamental lighting of public outdoor areas; signaling, color-changing light, or monochromatic light (green, red, yellow, blue, etc.); and lighting that is intended for installation on the floor, under water, or in classified or dangerous areas.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>NMX-J-507/2-ANCE-2013
 ,   
                     NMX-J-610/4-5-ANCE-2013</t>
   </si>
   <si>
     <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nom-031-ener-2019-led-luminaires-lighting-roads-and-public-outdoor-areas</t>
   </si>
   <si>
     <t>https://www.gob.mx/conuee/documentos/norma-oficial-mexicana-nom-031-ener-2019</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Procel Seal - LED Street Light Luminaires</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for LED street light luminaires.</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/procel-seal-led-street-light-luminaires</t>
   </si>
   <si>
     <t>http://www.procelinfo.com.br/main.asp?View=%7bB70B5A3C-19EF-499D-B7BC-D6FF3BABE5FA%7d</t>
   </si>
   <si>
     <t>Reglamento Tecnico De Luminarias LED 112</t>
   </si>
@@ -1420,51 +1441,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="869.359" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="262.936" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3530,466 +3551,514 @@
       </c>
       <c r="L43" t="s">
         <v>281</v>
       </c>
       <c r="M43" t="s">
         <v>282</v>
       </c>
       <c r="N43" t="s">
         <v>38</v>
       </c>
       <c r="O43" t="s">
         <v>283</v>
       </c>
       <c r="P43" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>285</v>
       </c>
       <c r="B44" t="s">
         <v>286</v>
       </c>
       <c r="C44" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="H44">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
+        <v>287</v>
+      </c>
+      <c r="K44" t="s">
+        <v>129</v>
+      </c>
+      <c r="L44" t="s">
         <v>288</v>
       </c>
-      <c r="K44" t="s">
-[...2 lines deleted...]
-      <c r="L44"/>
       <c r="M44" t="s">
+        <v>282</v>
+      </c>
+      <c r="N44" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O44" t="s">
         <v>290</v>
       </c>
       <c r="P44" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>292</v>
       </c>
       <c r="B45" t="s">
         <v>293</v>
       </c>
       <c r="C45" t="s">
         <v>294</v>
       </c>
       <c r="D45" t="s">
         <v>53</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F45" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G45" t="s">
         <v>54</v>
       </c>
       <c r="H45">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>295</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
         <v>296</v>
       </c>
       <c r="N45" t="s">
         <v>38</v>
       </c>
       <c r="O45" t="s">
         <v>297</v>
       </c>
       <c r="P45" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>299</v>
       </c>
       <c r="B46" t="s">
         <v>300</v>
       </c>
       <c r="C46" t="s">
         <v>301</v>
       </c>
       <c r="D46" t="s">
-        <v>302</v>
+        <v>53</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H46">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
+        <v>302</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46" t="s">
         <v>303</v>
       </c>
-      <c r="K46" t="s">
+      <c r="N46" t="s">
+        <v>38</v>
+      </c>
+      <c r="O46" t="s">
         <v>304</v>
       </c>
-      <c r="L46" t="s">
+      <c r="P46" t="s">
         <v>305</v>
-      </c>
-[...10 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>306</v>
+      </c>
+      <c r="B47" t="s">
+        <v>307</v>
+      </c>
+      <c r="C47" t="s">
+        <v>308</v>
+      </c>
+      <c r="D47" t="s">
         <v>309</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="I47">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J47" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
+        <v>311</v>
       </c>
       <c r="L47" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M47" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="N47" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="P47" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B48" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C48" t="s">
         <v>280</v>
       </c>
       <c r="D48" t="s">
         <v>53</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>75</v>
       </c>
       <c r="G48" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H48">
         <v>2013</v>
       </c>
-      <c r="I48"/>
+      <c r="I48">
+        <v>2014</v>
+      </c>
       <c r="J48" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M48" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="N48" t="s">
         <v>38</v>
       </c>
       <c r="O48" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="P48"/>
+        <v>320</v>
+      </c>
+      <c r="P48" t="s">
+        <v>321</v>
+      </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B49" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C49" t="s">
-        <v>321</v>
+        <v>280</v>
       </c>
       <c r="D49" t="s">
-        <v>322</v>
+        <v>53</v>
       </c>
       <c r="E49" t="s">
         <v>74</v>
       </c>
       <c r="F49" t="s">
         <v>75</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H49">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>240</v>
+        <v>302</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49"/>
+      <c r="L49" t="s">
+        <v>324</v>
+      </c>
       <c r="M49" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="N49" t="s">
         <v>38</v>
       </c>
       <c r="O49" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="P49" t="s">
         <v>325</v>
       </c>
+      <c r="P49"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>326</v>
       </c>
       <c r="B50" t="s">
         <v>327</v>
       </c>
       <c r="C50" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>329</v>
       </c>
       <c r="E50" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="G50" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="H50">
         <v>2012</v>
       </c>
-      <c r="I50"/>
+      <c r="I50">
+        <v>2017</v>
+      </c>
       <c r="J50" t="s">
-        <v>288</v>
+        <v>240</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
-      <c r="L50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L50"/>
       <c r="M50" t="s">
-        <v>282</v>
+        <v>330</v>
       </c>
       <c r="N50" t="s">
         <v>38</v>
       </c>
       <c r="O50" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P50" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B51" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C51" t="s">
-        <v>111</v>
+        <v>280</v>
       </c>
       <c r="D51" t="s">
         <v>53</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>54</v>
       </c>
       <c r="H51">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>333</v>
+        <v>295</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51"/>
+      <c r="L51" t="s">
+        <v>335</v>
+      </c>
       <c r="M51" t="s">
-        <v>113</v>
+        <v>282</v>
       </c>
       <c r="N51" t="s">
         <v>38</v>
       </c>
       <c r="O51" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="P51" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B52" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C52" t="s">
-        <v>338</v>
+        <v>111</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="E52" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>339</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>54</v>
       </c>
       <c r="H52">
         <v>2019</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>240</v>
+        <v>340</v>
       </c>
       <c r="K52" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
-        <v>340</v>
+        <v>113</v>
       </c>
       <c r="N52" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="O52" t="s">
         <v>341</v>
       </c>
       <c r="P52" t="s">
         <v>342</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>343</v>
+      </c>
+      <c r="B53" t="s">
+        <v>344</v>
+      </c>
+      <c r="C53" t="s">
+        <v>345</v>
+      </c>
+      <c r="D53" t="s">
+        <v>126</v>
+      </c>
+      <c r="E53" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" t="s">
+        <v>346</v>
+      </c>
+      <c r="G53" t="s">
+        <v>54</v>
+      </c>
+      <c r="H53">
+        <v>2019</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>240</v>
+      </c>
+      <c r="K53" t="s">
+        <v>129</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>347</v>
+      </c>
+      <c r="N53" t="s">
+        <v>132</v>
+      </c>
+      <c r="O53" t="s">
+        <v>348</v>
+      </c>
+      <c r="P53" t="s">
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">