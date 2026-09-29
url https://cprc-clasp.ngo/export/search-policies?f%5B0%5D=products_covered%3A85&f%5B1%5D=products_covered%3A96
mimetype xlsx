--- v1 (2026-01-18)
+++ v2 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -568,50 +568,77 @@
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for Commercial Storage Refrigerators (2025)</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance standards for commercial storage refrigerators as shown below</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-commercial-storage-refrigerators-2025</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>NTON 10 010-08 Self-contained commercial refrigeration equipment</t>
   </si>
   <si>
     <t>This standard specifies the MEPS for self-contained commercial refrigeration equipment powered by electricity, used, rebuilt (imported only) and new. All with capacities from 10 liters (0.01 m3 ) of useful refrigerated volume (depending on energy limits) or more. The types of equipment are:</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>NTON 10-12-08, ISO 23953-1, ISO 3951</t>
   </si>
   <si>
     <t>Ministerio de Energía y Minas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nton-10-010-08-self-contained-commercial-refrigeration-equipment</t>
   </si>
   <si>
     <t>http://legislacion.asamblea.gob.ni/Normaweb.nsf/xpNorma.xsp?documentId=8DA230A69B09836A06257920005CFEE0&amp;action=openDocument</t>
@@ -655,78 +682,72 @@
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>Refrigerated Cabinets, Freezers-only</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>National Energy Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/rts-97020115-energy-efficiency-self-contained-commericial-refrigeration-equipment-limits</t>
   </si>
   <si>
     <t>http://www.osartec.gob.sv/index.php?option=com_jdownloads&amp;Itemid=0&amp;view=finish&amp;cid=1396&amp;catid=4</t>
   </si>
   <si>
     <t>Sello FIDE No. 4117 - Self-Contained Commercial Refrigeration Appliances</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for self-contained commercial refrigeration equipment such as coolers; freezers; closed cabinets and bagged ice keepers at a rated supply voltage of 110; 115; 127; and 220 volts at a frequency of 60 Hz.</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-022-ENER / SCFI-2014</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4117-self-contained-commercial-refrigeration-appliances</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/Esp4117_15.pdf</t>
   </si>
   <si>
     <t>Standard NOM-022-ENER/SCFI-2014 - Commercial Refrigeration</t>
   </si>
   <si>
     <t>This policy covers labeling and minimum efficiency requirements for self-contained commercial electric refrigeration appliances; new, used or rebuilt: Upright coolers with one or more front-opening doors, Chest coolers, Chest freezers, Upright freezers, Closed display cabinets, Cabinets for bagged ice.</t>
   </si>
   <si>
     <t>NOM-008-SCFI-2002 / NOM-024-SCFI-1998 / NOM-106-SCFI-2000</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/standard-nom-022-enerscfi-2014-commercial-refrigeration</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5372759&amp;fecha=27/11/2014</t>
   </si>
   <si>
     <t>TCVN 10289:2014 Commercial refrigerated cabinets - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for commercial refrigerated cabinets.</t>
   </si>
   <si>
     <t>TCVN 10290:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-102892014-commercial-refrigerated-cabinets-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-10289-2014-tu-giu-lanh-thuong-mai-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>Thai Green Label Scheme - Refrigerated display cabinet TGL-85-R2-20</t>
   </si>
@@ -1135,51 +1156,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="743.104" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="339.631" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2268,521 +2289,569 @@
       <c r="L23"/>
       <c r="M23" t="s">
         <v>171</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>176</v>
       </c>
       <c r="P23" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>178</v>
       </c>
       <c r="B24" t="s">
         <v>179</v>
       </c>
       <c r="C24" t="s">
         <v>180</v>
       </c>
       <c r="D24" t="s">
-        <v>181</v>
+        <v>110</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2011</v>
+        <v>2025</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
+        <v>181</v>
+      </c>
+      <c r="K24" t="s">
+        <v>112</v>
+      </c>
+      <c r="L24" t="s">
         <v>182</v>
       </c>
-      <c r="K24" t="s">
-[...2 lines deleted...]
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>183</v>
       </c>
-      <c r="M24" t="s">
+      <c r="N24" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="O24" t="s">
         <v>185</v>
       </c>
       <c r="P24" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>187</v>
       </c>
       <c r="B25" t="s">
         <v>188</v>
       </c>
       <c r="C25" t="s">
         <v>189</v>
       </c>
       <c r="D25" t="s">
         <v>190</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H25">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
         <v>191</v>
       </c>
       <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
         <v>192</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>193</v>
       </c>
-      <c r="M25" t="s">
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>194</v>
       </c>
-      <c r="N25" t="s">
-[...2 lines deleted...]
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26" t="s">
         <v>197</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>198</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>128</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>2017</v>
+      </c>
+      <c r="I26">
+        <v>2021</v>
+      </c>
       <c r="J26" t="s">
+        <v>200</v>
+      </c>
+      <c r="K26" t="s">
         <v>201</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26"/>
+      <c r="L26" t="s">
+        <v>202</v>
+      </c>
       <c r="M26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="O26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D27" t="s">
-        <v>181</v>
+        <v>209</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>71</v>
+        <v>128</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H27">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="P27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C28" t="s">
-        <v>207</v>
+        <v>180</v>
       </c>
       <c r="D28" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F28" t="s">
-        <v>128</v>
+        <v>71</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="I28">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J28" t="s">
-        <v>121</v>
+        <v>216</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M28" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P28" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B29" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>180</v>
       </c>
       <c r="D29" t="s">
-        <v>19</v>
+        <v>190</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H29">
+        <v>2008</v>
+      </c>
+      <c r="I29">
         <v>2014</v>
       </c>
-      <c r="I29"/>
       <c r="J29" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M29" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P29" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H30">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I30"/>
       <c r="J30" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M30" t="s">
-        <v>227</v>
+        <v>88</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B31" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C31" t="s">
-        <v>232</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>233</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>70</v>
       </c>
       <c r="F31" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="G31" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H31">
+        <v>2013</v>
+      </c>
+      <c r="I31">
         <v>2021</v>
       </c>
-      <c r="I31"/>
       <c r="J31" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
+        <v>233</v>
+      </c>
+      <c r="M31" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
+        <v>235</v>
+      </c>
+      <c r="P31" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>237</v>
+      </c>
+      <c r="B32" t="s">
         <v>238</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>239</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>19</v>
+        <v>240</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G32" t="s">
         <v>34</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>121</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M32" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="P32" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B33" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C33" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D33" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>70</v>
       </c>
       <c r="F33" t="s">
-        <v>246</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>34</v>
       </c>
       <c r="H33">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="K33" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="L33"/>
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>247</v>
+      </c>
       <c r="M33" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="N33" t="s">
-        <v>115</v>
+        <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>248</v>
       </c>
       <c r="P33" t="s">
         <v>249</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>250</v>
+      </c>
+      <c r="B34" t="s">
+        <v>251</v>
+      </c>
+      <c r="C34" t="s">
+        <v>252</v>
+      </c>
+      <c r="D34" t="s">
+        <v>110</v>
+      </c>
+      <c r="E34" t="s">
+        <v>70</v>
+      </c>
+      <c r="F34" t="s">
+        <v>253</v>
+      </c>
+      <c r="G34" t="s">
+        <v>34</v>
+      </c>
+      <c r="H34">
+        <v>2019</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>191</v>
+      </c>
+      <c r="K34" t="s">
+        <v>112</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>254</v>
+      </c>
+      <c r="N34" t="s">
+        <v>115</v>
+      </c>
+      <c r="O34" t="s">
+        <v>255</v>
+      </c>
+      <c r="P34" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">