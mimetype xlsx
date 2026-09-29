--- v1 (2026-03-07)
+++ v2 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -729,50 +729,74 @@
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=39</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Ice-warm-hot --IWH-- water dispenser</t>
   </si>
   <si>
     <t>The IWH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-0</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=44</t>
   </si>
   <si>
     <t>Requirements on the Minimal Energy Performance Standard and Energy Efficiency Rating Labeling and Inspection of Warm-hot --WH--water dispenser</t>
   </si>
   <si>
     <t>The WH water dispensers of this regulation are those compliant with CNS3910 and contained in list of products requiring inspection by the Bureau of Standards Metrology and Inspection</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/requirements-minimal-energy-performance-standard-and-energy-efficiency-rating-labeling-1</t>
   </si>
   <si>
     <t>https://ranking.energylabel.org.tw/gen/law/upt.aspx?pageno=0&amp;key=&amp;PDID=0&amp;lang=2&amp;uid=0&amp;cid=10&amp;con=1&amp;year=&amp;month=&amp;day=&amp;p0=45</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026 Specific Regulation that defines the minimum energy efficiency indices for lamps and luminaires with LED technology</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/resolution-cgiee-no-2-june-25-2026-specific-regulation-defines-minimum-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Sello FIDE No. 4137 - Water Dispensers</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for water dispensers: units for cooling only, or cooling and heating, can be equipped with a refrigerated compartment, for commercial use with water gallon demijohns between 15.14 and 18.90 liters (4-5 gallons), operating voltage of 120V or 127V at a nominal frequency of 60Hz.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>NOM-015-ENER / NOM-003-SCFI / NMX-J-521/1-ANCE</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4137-water-dispensers</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/esp4137_01.pdf</t>
   </si>
@@ -1157,51 +1181,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1038.032" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2884,231 +2908,279 @@
       <c r="L35"/>
       <c r="M35" t="s">
         <v>84</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>237</v>
       </c>
       <c r="P35" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>239</v>
       </c>
       <c r="B36" t="s">
         <v>240</v>
       </c>
       <c r="C36" t="s">
         <v>241</v>
       </c>
       <c r="D36" t="s">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="E36" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>242</v>
       </c>
       <c r="H36">
-        <v>2007</v>
+        <v>2026</v>
       </c>
       <c r="I36">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="J36" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
         <v>244</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>245</v>
       </c>
       <c r="P36" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>247</v>
       </c>
       <c r="B37" t="s">
         <v>248</v>
       </c>
       <c r="C37" t="s">
-        <v>122</v>
+        <v>249</v>
       </c>
       <c r="D37" t="s">
         <v>42</v>
       </c>
       <c r="E37" t="s">
         <v>43</v>
       </c>
       <c r="F37" t="s">
         <v>44</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="I37">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="J37" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="M37" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="P37" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B38" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C38" t="s">
-        <v>255</v>
+        <v>122</v>
       </c>
       <c r="D38" t="s">
         <v>42</v>
       </c>
       <c r="E38" t="s">
         <v>43</v>
       </c>
       <c r="F38" t="s">
         <v>44</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I38">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J38" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38"/>
+      <c r="L38" t="s">
+        <v>257</v>
+      </c>
       <c r="M38" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="P38" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B39" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C39" t="s">
-        <v>122</v>
+        <v>263</v>
       </c>
       <c r="D39" t="s">
-        <v>261</v>
+        <v>42</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
-        <v>154</v>
+        <v>44</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2013</v>
+      </c>
+      <c r="I39">
+        <v>2020</v>
+      </c>
       <c r="J39" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P39" t="s">
-        <v>265</v>
+        <v>266</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>267</v>
+      </c>
+      <c r="B40" t="s">
+        <v>268</v>
+      </c>
+      <c r="C40" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40" t="s">
+        <v>269</v>
+      </c>
+      <c r="E40" t="s">
+        <v>43</v>
+      </c>
+      <c r="F40" t="s">
+        <v>154</v>
+      </c>
+      <c r="G40" t="s">
+        <v>34</v>
+      </c>
+      <c r="H40">
+        <v>2016</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>270</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>271</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>272</v>
+      </c>
+      <c r="P40" t="s">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">