--- v2 (2026-01-19)
+++ v3 (2026-08-06)
@@ -12,131 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>BNS 5: Part 8: 2013 Labelling – Energy labelling of household appliances and products - Requirements</t>
   </si>
   <si>
     <t>This standard Specifies the terms and conditions under which major household appliances shall be labelled. It identifies the information which consumers shall receive on the energy label of major household appliances.</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Televisions, DVD|Blu-Ray Players, Ovens, Dishwashers, Cooktops or Hobs, Clothes Dryers, Washing Machines, Directional Lamps, 3-Phase Motors, Portable Fans, Room ACs - Stationary ACs, Evaporative Coolers, Storage Water Heaters, Pumps Other, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Ministry of Trade, Energy Division</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bns-5-part-8-2013-labelling-energy-labelling-household-appliances-and-products</t>
   </si>
   <si>
     <t>https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf , http://www.oas.org/en/sedi/dsd/Energy/03_CROSQ_Fulgence_StPrix.pdf----https://commerce.gov.bb/wp-content/uploads/2020/08/BNSI-Standards-Catalogue-2020-.pdf</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2016 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>EN 153</t>
   </si>
@@ -150,53 +177,50 @@
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2016-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2019 of 1 October 2019 laying down ecodesign requirements for refrigerating appliances pursuant to Directive 2009/125/EC of the European Parliament and of the Council and repealing Commission Regulation (EC)</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated household refrigerating appliances with a storage volume up to 1 500 litres. 'Household refrigerating appliance' means an insulated cabinet; with one or more compartments; intended for refrigerating or freezing foodstuffs; or for the storage of refrigerated or frozen foodstuffs for non-professional purposes; cooled by one or more energy-consuming processes including appliances sold as building kits to be assembled by the end-user.  Exclusions: refrigerating appliances that are primarily powered by energy sources other than electricity; battery-operated refrigerating appliances; custom-made refrigerating appliances; refrigerating appliances for tertiary sector application with flux management system; or appliances where the primary function is not the storage of foodstuffs through refrigeration.</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192019-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2019-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W.</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/206/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
@@ -272,53 +296,50 @@
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>La Comisión Nacional para el Uso Eficiente de la Energía (Conuee)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-mexican-official-standard-proy-nom-034-enerse-2020</t>
   </si>
   <si>
     <t>https://dof.gob.mx/nota_detalle.php?codigo=5612480&amp;fecha=02/03/2021#gsc.tab=0</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
     <t>Republic of Korea</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Regulations, 2016 (SOR/2016-311)</t>
   </si>
   <si>
     <t>This policy is divided into 14 divisions: 1) household appliances, 2) air conditioners, condensing units, and chillers, 3) heat pumps, 4) furnaces, fireplaces, unit heaters, and recovery ventilators, 5) boilers, 6) water heaters, 7) lamps and lamp ballasts, 8) lighting fixtures, 9) electronic products, 10) commercial refrigeration, 11) dry-type transformers, 12) motors, 13) commercial pre-rinse spray valves, and 14) pumps.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
@@ -1287,51 +1308,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P42"/>
+  <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1078.165" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1367,1984 +1388,2032 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2014</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-[...2 lines deleted...]
-      </c>
       <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M3"/>
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H4">
         <v>2019</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="M4"/>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>32</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H5">
         <v>2019</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H6">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L6"/>
-      <c r="M6"/>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H7">
         <v>2012</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L7"/>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M7"/>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" t="s">
         <v>58</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="H8">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>49</v>
+      </c>
+      <c r="N8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O8" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
         <v>67</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>68</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>69</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>70</v>
       </c>
-      <c r="E9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H9">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2011</v>
+      </c>
+      <c r="I9">
+        <v>2023</v>
+      </c>
       <c r="J9" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
         <v>20</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>33</v>
+      </c>
+      <c r="H10">
+        <v>2020</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
+        <v>79</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>80</v>
       </c>
-      <c r="N10" t="s">
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" t="s">
         <v>83</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>84</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>85</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
         <v>86</v>
       </c>
-      <c r="E11" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>87</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
         <v>88</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>89</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" t="s">
         <v>92</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>93</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12">
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>94</v>
       </c>
-      <c r="D12" t="s">
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
         <v>95</v>
       </c>
-      <c r="E12" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="M12" t="s">
         <v>96</v>
       </c>
-      <c r="G12" t="s">
-[...8 lines deleted...]
-      <c r="J12" t="s">
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O12" t="s">
         <v>97</v>
       </c>
-      <c r="K12" t="s">
+      <c r="P12" t="s">
         <v>98</v>
-      </c>
-[...11 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" t="s">
         <v>102</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
         <v>103</v>
       </c>
-      <c r="C13" t="s">
+      <c r="G13" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13">
+        <v>2019</v>
+      </c>
+      <c r="J13" t="s">
         <v>104</v>
       </c>
-      <c r="D13" t="s">
-[...15 lines deleted...]
-      <c r="J13" t="s">
+      <c r="K13" t="s">
         <v>105</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="L13"/>
+      <c r="M13" t="s">
         <v>106</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>107</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>108</v>
       </c>
-      <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>109</v>
       </c>
       <c r="B14" t="s">
         <v>110</v>
       </c>
       <c r="C14" t="s">
         <v>111</v>
       </c>
       <c r="D14" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="G14" t="s">
+        <v>33</v>
+      </c>
+      <c r="H14">
+        <v>2017</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>112</v>
       </c>
-      <c r="H14">
-[...5 lines deleted...]
-      <c r="J14" t="s">
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>113</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>114</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>115</v>
       </c>
-      <c r="N14" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>116</v>
+      </c>
+      <c r="B15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C15" t="s">
         <v>118</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H15">
         <v>1989</v>
       </c>
       <c r="I15">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="J15" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C16" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
+        <v>85</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16">
+        <v>1989</v>
+      </c>
+      <c r="I16">
+        <v>2021</v>
+      </c>
+      <c r="J16" t="s">
+        <v>120</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L16" t="s">
         <v>127</v>
       </c>
-      <c r="E16" t="s">
-[...20 lines deleted...]
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>128</v>
       </c>
-      <c r="M16" t="s">
+      <c r="N16" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" t="s">
         <v>129</v>
       </c>
-      <c r="N16" t="s">
-[...2 lines deleted...]
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B17" t="s">
         <v>132</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>133</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>134</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="H17">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I17">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="J17" t="s">
+        <v>34</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
         <v>135</v>
       </c>
-      <c r="K17" t="s">
-[...2 lines deleted...]
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>136</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
         <v>137</v>
       </c>
-      <c r="N17" t="s">
-[...2 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" t="s">
         <v>140</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>141</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G18" t="s">
-        <v>142</v>
+        <v>70</v>
       </c>
       <c r="H18">
         <v>2013</v>
       </c>
-      <c r="I18"/>
+      <c r="I18">
+        <v>2025</v>
+      </c>
       <c r="J18" t="s">
+        <v>142</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
         <v>143</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>144</v>
       </c>
-      <c r="M18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O18" t="s">
         <v>145</v>
       </c>
       <c r="P18" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>147</v>
       </c>
       <c r="B19" t="s">
         <v>148</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="D19" t="s">
+        <v>85</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" t="s">
+        <v>103</v>
+      </c>
+      <c r="G19" t="s">
         <v>149</v>
       </c>
-      <c r="E19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H19">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>63</v>
+        <v>150</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M19" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="P19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C20" t="s">
-        <v>155</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>156</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="H20">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>156</v>
+        <v>71</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L20" t="s">
         <v>157</v>
       </c>
       <c r="M20" t="s">
+        <v>79</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+      <c r="O20" t="s">
         <v>158</v>
       </c>
-      <c r="N20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21" t="s">
         <v>161</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>162</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" t="s">
+        <v>70</v>
+      </c>
+      <c r="H21">
+        <v>2008</v>
+      </c>
+      <c r="I21">
+        <v>2021</v>
+      </c>
+      <c r="J21" t="s">
         <v>163</v>
       </c>
-      <c r="D21" t="s">
-[...17 lines deleted...]
-      <c r="J21" t="s">
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
         <v>164</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>165</v>
       </c>
-      <c r="M21" t="s">
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>166</v>
       </c>
-      <c r="N21" t="s">
-[...2 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>167</v>
       </c>
-      <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>168</v>
       </c>
       <c r="B22" t="s">
         <v>169</v>
       </c>
       <c r="C22" t="s">
         <v>170</v>
       </c>
       <c r="D22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
+        <v>70</v>
+      </c>
+      <c r="H22">
+        <v>2013</v>
+      </c>
+      <c r="I22">
+        <v>2014</v>
+      </c>
+      <c r="J22" t="s">
         <v>171</v>
       </c>
-      <c r="E22" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L22" t="s">
         <v>172</v>
       </c>
       <c r="M22" t="s">
         <v>173</v>
       </c>
       <c r="N22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O22" t="s">
         <v>174</v>
       </c>
-      <c r="P22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23" t="s">
         <v>176</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>177</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
+        <v>178</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
         <v>32</v>
       </c>
-      <c r="E23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="H23">
         <v>1996</v>
       </c>
       <c r="I23">
         <v>2017</v>
       </c>
       <c r="J23" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L23"/>
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>179</v>
+      </c>
       <c r="M23" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O23" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="P23" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B24" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C24" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D24" t="s">
-        <v>149</v>
+        <v>41</v>
       </c>
       <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" t="s">
         <v>20</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H24">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>1996</v>
+      </c>
+      <c r="I24">
+        <v>2017</v>
+      </c>
       <c r="J24" t="s">
-        <v>182</v>
+        <v>94</v>
       </c>
       <c r="K24" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="N24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P24" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>186</v>
       </c>
       <c r="B25" t="s">
         <v>187</v>
       </c>
       <c r="C25" t="s">
         <v>188</v>
       </c>
       <c r="D25" t="s">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
         <v>20</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H25">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
+        <v>190</v>
+      </c>
+      <c r="N25" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" t="s">
         <v>191</v>
       </c>
-      <c r="N25" t="s">
-[...2 lines deleted...]
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B26" t="s">
         <v>194</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>195</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H26">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="P26" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B27" t="s">
-        <v>84</v>
+        <v>202</v>
       </c>
       <c r="C27" t="s">
-        <v>85</v>
+        <v>195</v>
       </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="E27" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" t="s">
         <v>20</v>
       </c>
-      <c r="F27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H27">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L27"/>
       <c r="M27" t="s">
-        <v>89</v>
+        <v>198</v>
       </c>
       <c r="N27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O27" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="P27" t="s">
-        <v>91</v>
+        <v>204</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B28" t="s">
-        <v>201</v>
+        <v>92</v>
       </c>
       <c r="C28" t="s">
-        <v>202</v>
+        <v>93</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" t="s">
         <v>20</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H28">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L28" t="s">
-        <v>203</v>
+        <v>95</v>
       </c>
       <c r="M28" t="s">
-        <v>204</v>
+        <v>96</v>
       </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="P28" t="s">
-        <v>206</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>207</v>
       </c>
       <c r="B29" t="s">
         <v>208</v>
       </c>
       <c r="C29" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="D29" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H29">
         <v>2021</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="K29" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L29"/>
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>210</v>
+      </c>
       <c r="M29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="N29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="P29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C30" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D30" t="s">
         <v>216</v>
       </c>
       <c r="E30" t="s">
-        <v>217</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>218</v>
+        <v>103</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H30">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="N30" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O30" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="P30" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>220</v>
+      </c>
+      <c r="B31" t="s">
+        <v>221</v>
+      </c>
+      <c r="C31" t="s">
+        <v>222</v>
+      </c>
+      <c r="D31" t="s">
         <v>223</v>
       </c>
-      <c r="B31" t="s">
+      <c r="E31" t="s">
         <v>224</v>
       </c>
-      <c r="C31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O31" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P31" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B32" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>222</v>
       </c>
       <c r="D32" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>224</v>
       </c>
       <c r="F32" t="s">
-        <v>45</v>
+        <v>225</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H32">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>226</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>129</v>
+        <v>227</v>
       </c>
       <c r="N32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O32" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="P32" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B33" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C33" t="s">
-        <v>233</v>
+        <v>133</v>
       </c>
       <c r="D33" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="E33" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>236</v>
+        <v>20</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H33">
-        <v>2023</v>
+        <v>2012</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="K33" t="s">
+        <v>22</v>
+      </c>
+      <c r="L33" t="s">
+        <v>135</v>
+      </c>
+      <c r="M33" t="s">
+        <v>136</v>
+      </c>
+      <c r="N33" t="s">
+        <v>25</v>
+      </c>
+      <c r="O33" t="s">
+        <v>236</v>
+      </c>
+      <c r="P33" t="s">
         <v>237</v>
-      </c>
-[...11 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>238</v>
+      </c>
+      <c r="B34" t="s">
+        <v>239</v>
+      </c>
+      <c r="C34" t="s">
+        <v>240</v>
+      </c>
+      <c r="D34" t="s">
+        <v>241</v>
+      </c>
+      <c r="E34" t="s">
         <v>242</v>
       </c>
-      <c r="B34" t="s">
+      <c r="F34" t="s">
         <v>243</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H34"/>
+        <v>33</v>
+      </c>
+      <c r="H34">
+        <v>2023</v>
+      </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>190</v>
+        <v>71</v>
       </c>
       <c r="K34" t="s">
-        <v>24</v>
+        <v>244</v>
       </c>
       <c r="L34"/>
-      <c r="M34"/>
+      <c r="M34" t="s">
+        <v>245</v>
+      </c>
       <c r="N34" t="s">
-        <v>26</v>
+        <v>246</v>
       </c>
       <c r="O34" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P34" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B35" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>251</v>
       </c>
       <c r="D35" t="s">
-        <v>77</v>
+        <v>252</v>
       </c>
       <c r="E35" t="s">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="F35" t="s">
-        <v>250</v>
+        <v>103</v>
       </c>
       <c r="G35" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35"/>
       <c r="N35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O35" t="s">
         <v>253</v>
       </c>
       <c r="P35" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>255</v>
       </c>
       <c r="B36" t="s">
         <v>256</v>
       </c>
       <c r="C36" t="s">
+        <v>162</v>
+      </c>
+      <c r="D36" t="s">
+        <v>85</v>
+      </c>
+      <c r="E36" t="s">
+        <v>224</v>
+      </c>
+      <c r="F36" t="s">
         <v>257</v>
       </c>
-      <c r="D36" t="s">
+      <c r="G36" t="s">
+        <v>70</v>
+      </c>
+      <c r="H36">
+        <v>1997</v>
+      </c>
+      <c r="I36">
+        <v>2011</v>
+      </c>
+      <c r="J36" t="s">
+        <v>163</v>
+      </c>
+      <c r="K36" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36" t="s">
         <v>258</v>
       </c>
-      <c r="E36" t="s">
-[...12 lines deleted...]
-      <c r="J36" t="s">
+      <c r="M36" t="s">
         <v>259</v>
       </c>
-      <c r="K36" t="s">
-[...3 lines deleted...]
-      <c r="M36" t="s">
+      <c r="N36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36" t="s">
         <v>260</v>
       </c>
-      <c r="N36" t="s">
-[...2 lines deleted...]
-      <c r="O36" t="s">
+      <c r="P36" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>262</v>
+      </c>
+      <c r="B37" t="s">
         <v>263</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D37" t="s">
         <v>265</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>224</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G37" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="H37">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>87</v>
+        <v>266</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="L37"/>
       <c r="M37" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="N37" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O37" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="P37" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B38" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C38" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="D38" t="s">
         <v>272</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H38">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>2008</v>
+      </c>
+      <c r="I38">
+        <v>2013</v>
+      </c>
       <c r="J38" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="K38" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" t="s">
         <v>273</v>
       </c>
-      <c r="L38"/>
       <c r="M38" t="s">
+        <v>267</v>
+      </c>
+      <c r="N38" t="s">
+        <v>25</v>
+      </c>
+      <c r="O38" t="s">
         <v>274</v>
       </c>
-      <c r="N38" t="s">
-[...2 lines deleted...]
-      <c r="O38" t="s">
+      <c r="P38" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>276</v>
+      </c>
+      <c r="B39" t="s">
         <v>277</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>278</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>77</v>
+        <v>279</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F39" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="G39" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="H39">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>64</v>
+        <v>281</v>
       </c>
       <c r="N39" t="s">
-        <v>26</v>
+        <v>246</v>
       </c>
       <c r="O39" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="P39" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B40" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C40" t="s">
-        <v>215</v>
+        <v>67</v>
       </c>
       <c r="D40" t="s">
-        <v>284</v>
+        <v>85</v>
       </c>
       <c r="E40" t="s">
-        <v>217</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>250</v>
+        <v>103</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="H40">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>2007</v>
+      </c>
+      <c r="I40">
+        <v>2020</v>
+      </c>
       <c r="J40" t="s">
-        <v>285</v>
+        <v>71</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L40" t="s">
         <v>286</v>
       </c>
       <c r="M40" t="s">
+        <v>72</v>
+      </c>
+      <c r="N40" t="s">
+        <v>25</v>
+      </c>
+      <c r="O40" t="s">
         <v>287</v>
       </c>
-      <c r="N40" t="s">
-[...2 lines deleted...]
-      <c r="O40" t="s">
+      <c r="P40" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>289</v>
+      </c>
+      <c r="B41" t="s">
         <v>290</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>222</v>
+      </c>
+      <c r="D41" t="s">
         <v>291</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>224</v>
       </c>
       <c r="F41" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G41" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H41">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>33</v>
+        <v>292</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M41"/>
+        <v>22</v>
+      </c>
+      <c r="L41" t="s">
+        <v>293</v>
+      </c>
+      <c r="M41" t="s">
+        <v>294</v>
+      </c>
       <c r="N41" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O41" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="P41" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B42" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>40</v>
       </c>
       <c r="D42" t="s">
-        <v>284</v>
+        <v>41</v>
       </c>
       <c r="E42" t="s">
-        <v>217</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G42" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="H42">
+        <v>2021</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>42</v>
+      </c>
+      <c r="K42" t="s">
+        <v>22</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42" t="s">
+        <v>25</v>
+      </c>
+      <c r="O42" t="s">
+        <v>299</v>
+      </c>
+      <c r="P42" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>301</v>
+      </c>
+      <c r="B43" t="s">
+        <v>302</v>
+      </c>
+      <c r="C43" t="s">
+        <v>222</v>
+      </c>
+      <c r="D43" t="s">
+        <v>291</v>
+      </c>
+      <c r="E43" t="s">
+        <v>224</v>
+      </c>
+      <c r="F43" t="s">
+        <v>32</v>
+      </c>
+      <c r="G43" t="s">
+        <v>70</v>
+      </c>
+      <c r="H43">
         <v>2001</v>
       </c>
-      <c r="I42">
+      <c r="I43">
         <v>2019</v>
       </c>
-      <c r="J42" t="s">
-[...18 lines deleted...]
-        <v>299</v>
+      <c r="J43" t="s">
+        <v>87</v>
+      </c>
+      <c r="K43" t="s">
+        <v>22</v>
+      </c>
+      <c r="L43" t="s">
+        <v>303</v>
+      </c>
+      <c r="M43" t="s">
+        <v>304</v>
+      </c>
+      <c r="N43" t="s">
+        <v>25</v>
+      </c>
+      <c r="O43" t="s">
+        <v>305</v>
+      </c>
+      <c r="P43" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">