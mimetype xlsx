--- v2 (2026-01-19)
+++ v3 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -705,50 +705,74 @@
   <si>
     <t>The quality standard is harmonized with IEC TS 62257-9-8, covering pico-PV products up to 10Wp.</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
     <t>Bureau des Normes de Madagascar (BNM)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nmg-202-1-national-quality-standards-pico-pv-products</t>
   </si>
   <si>
     <t>https://www.lightingafrica.org/country/madagascar/</t>
   </si>
   <si>
     <t>NMG 202-2 National quality standards for SHS kits</t>
   </si>
   <si>
     <t>The quality standard is harmonized with IEC TS 62257-9-8, covering off-grid solar products 10-350Wp.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nmg-202-2-national-quality-standards-shs-kits</t>
   </si>
   <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
+  </si>
+  <si>
     <t>PNGS/IEC TS 62257-9-8:2022 Recommendations for renewable energy and hybrid systems for rural electrification – Part 9-5: Integrated systems –Laboratory evaluation of stand-alone renewable energy products for rural electrification</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>National Institute of Standards and Industrial Technology of Papua New Guinea (…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pngsiec-ts-62257-9-82022-recommendations-renewable-energy-and-hybrid-systems-rural</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:409367440807281::::FSP_ORG_ID,FSP_LANG_ID:1131,25</t>
   </si>
   <si>
     <t>Procel Seal - Systems and Equipment for Photovoltaic Energy</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for photovoltaic modules.</t>
   </si>
   <si>
     <t>National Energy Efficiency Conservation Program (Procel)</t>
@@ -828,53 +852,50 @@
     <t>https://cprc-clasp.ngo/policies/schedule-17-solid-state-inverters</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Inverter%20Schedule.pdf</t>
   </si>
   <si>
     <t>Schedule 23 - Standards and Labelling of Solar Water Heaters</t>
   </si>
   <si>
     <t>This schedule specifies the energy labelling requirement for Solar Water Heaters (SWH) imported or sold in India for water heating and similar use. The schedule covers all types of thermosyphon based solar water heaters up to 500Liters storage capacity.</t>
   </si>
   <si>
     <t>IS 16368:2015, IS 12933 part-1:2003, IS 16544: 2015, IS 16543: 2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-23-standards-and-labelling-solar-water-heaters</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/schedule_solar_water_heater.pdf</t>
   </si>
   <si>
     <t>Sello FIDE No. 4176 - Solar Inverters</t>
   </si>
   <si>
     <t>This endorsement label establishes specifications for single-phase inverters, pure or modified sine wave, with an input voltage of 12, 24 or 48 VDC and an output voltage from 110 VAC to 240 VAC, 60 HZ, with a power output from 100W to 5kW and for stand alone operation or for connection to a low voltage network.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mexico</t>
   </si>
   <si>
     <t>NOM-008-SCFI / NMX-J-655/2-ANCE / NMX-J-656/1-ANCE / NMX-J-676-ANCE-2013 / RES/142/2017 / ACUERDO / EN 50530 / IEC 61683 / UL 1741 / AS 4777.2 / CSA 22.2 No. 107.1-M91 / IEEE Std. 1547 / IEEE Std. 1547.1 / IEEE Std. 929 (PV) / EN 50438 / IEC 61727 / AS 4777.3 / IEC 61000-6-1 / IEC 61000-6-3 / CFR 47, FCC Part. 15</t>
   </si>
   <si>
     <t>Fideicomiso para el Ahorro de Energía Eléctrica (FIDE) - Trust for Saving Elect…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/sello-fide-no-4176-solar-inverters</t>
   </si>
   <si>
     <t>https://www.fide.org.mx/wp-content/uploads/sello-fide/especificaciones/ESP076.pdf</t>
   </si>
   <si>
     <t>Senegalese quality standard for pico-solar products and SHS kits</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp. Products meeting this standard qualify for VAT exemption; Upon adoption of the standard, all products must meet mandatory requirements.</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>Senegal Standards Association (ASN)</t>
   </si>
@@ -1314,51 +1335,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P47"/>
+  <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="271.22" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="639.273" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="371.481" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2791,846 +2812,894 @@
       </c>
       <c r="K30" t="s">
         <v>65</v>
       </c>
       <c r="L30" t="s">
         <v>37</v>
       </c>
       <c r="M30" t="s">
         <v>216</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
         <v>221</v>
       </c>
       <c r="P30" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>222</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>223</v>
       </c>
       <c r="C31" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D31" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="G31" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H31">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="K31" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="L31" t="s">
-        <v>37</v>
+        <v>226</v>
       </c>
       <c r="M31" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="O31" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="P31" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B32" t="s">
-        <v>229</v>
+        <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>154</v>
+        <v>231</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="H32">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>156</v>
+        <v>232</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>37</v>
+      </c>
       <c r="M32" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="P32" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B33" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C33" t="s">
         <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>155</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33" t="s">
         <v>46</v>
       </c>
       <c r="G33" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="I33">
+        <v>22</v>
+      </c>
+      <c r="H33">
         <v>2010</v>
       </c>
+      <c r="I33"/>
       <c r="J33" t="s">
         <v>156</v>
       </c>
       <c r="K33" t="s">
         <v>36</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="P33" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B34" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C34" t="s">
-        <v>238</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>155</v>
       </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="I34"/>
+        <v>34</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34">
+        <v>2010</v>
+      </c>
       <c r="J34" t="s">
-        <v>47</v>
+        <v>156</v>
       </c>
       <c r="K34" t="s">
         <v>36</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
+        <v>243</v>
+      </c>
+      <c r="P34" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="B35" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C35" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>47</v>
       </c>
       <c r="K35" t="s">
         <v>36</v>
       </c>
       <c r="L35" t="s">
         <v>37</v>
       </c>
       <c r="M35" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="P35"/>
+        <v>248</v>
+      </c>
+      <c r="P35" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B36" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C36" t="s">
-        <v>62</v>
+        <v>251</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2021</v>
+      </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="K36" t="s">
         <v>36</v>
       </c>
       <c r="L36" t="s">
         <v>37</v>
       </c>
       <c r="M36" t="s">
-        <v>66</v>
+        <v>252</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B37" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C37" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="D37" t="s">
-        <v>184</v>
+        <v>143</v>
       </c>
       <c r="E37" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>251</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>252</v>
+        <v>64</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L37" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="M37" t="s">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C38" t="s">
         <v>88</v>
       </c>
       <c r="D38" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="E38" t="s">
         <v>45</v>
       </c>
       <c r="F38" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="K38" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="M38" t="s">
         <v>93</v>
       </c>
       <c r="N38" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="P38" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B39" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C39" t="s">
-        <v>263</v>
+        <v>88</v>
       </c>
       <c r="D39" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
         <v>45</v>
       </c>
       <c r="F39" t="s">
-        <v>46</v>
+        <v>259</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>156</v>
+        <v>260</v>
       </c>
       <c r="K39" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="L39" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="M39" t="s">
-        <v>265</v>
+        <v>93</v>
       </c>
       <c r="N39" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="O39" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="P39" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B40" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C40" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="D40" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G40" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H40">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>2011</v>
+      </c>
+      <c r="I40">
+        <v>2022</v>
+      </c>
       <c r="J40" t="s">
-        <v>64</v>
+        <v>156</v>
       </c>
       <c r="K40" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="L40" t="s">
-        <v>37</v>
+        <v>271</v>
       </c>
       <c r="M40" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="P40" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B41" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C41" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D41" t="s">
-        <v>277</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>278</v>
+        <v>64</v>
       </c>
       <c r="K41" t="s">
         <v>36</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>37</v>
+      </c>
       <c r="M41" t="s">
+        <v>278</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
         <v>279</v>
       </c>
-      <c r="N41" t="s">
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="P41" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>281</v>
+      </c>
+      <c r="B42" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C42" t="s">
         <v>283</v>
       </c>
       <c r="D42" t="s">
-        <v>19</v>
+        <v>284</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>23</v>
+        <v>285</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="N42" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="O42" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="P42" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B43" t="s">
-        <v>288</v>
+        <v>17</v>
       </c>
       <c r="C43" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="D43" t="s">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>23</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
         <v>25</v>
       </c>
       <c r="M43" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="P43"/>
+        <v>292</v>
+      </c>
+      <c r="P43" t="s">
+        <v>293</v>
+      </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>294</v>
+      </c>
+      <c r="B44" t="s">
+        <v>295</v>
+      </c>
+      <c r="C44" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>33</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H44">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K44" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M44" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B45" t="s">
-        <v>296</v>
+        <v>31</v>
       </c>
       <c r="C45" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D45" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H45">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>2016</v>
+      </c>
+      <c r="I45">
+        <v>2017</v>
+      </c>
       <c r="J45" t="s">
         <v>35</v>
       </c>
       <c r="K45" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="L45"/>
+        <v>36</v>
+      </c>
+      <c r="L45" t="s">
+        <v>37</v>
+      </c>
       <c r="M45" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="N45" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="P45" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B46" t="s">
-        <v>54</v>
+        <v>303</v>
       </c>
       <c r="C46" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="D46" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="K46" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="O46" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="P46" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>308</v>
+      </c>
+      <c r="B47" t="s">
+        <v>54</v>
+      </c>
+      <c r="C47" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2021</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>47</v>
       </c>
       <c r="K47" t="s">
         <v>36</v>
       </c>
       <c r="L47" t="s">
         <v>37</v>
       </c>
       <c r="M47" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="P47"/>
+        <v>309</v>
+      </c>
+      <c r="P47" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" t="s">
+        <v>311</v>
+      </c>
+      <c r="B48" t="s">
+        <v>312</v>
+      </c>
+      <c r="C48" t="s">
+        <v>313</v>
+      </c>
+      <c r="D48" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" t="s">
+        <v>45</v>
+      </c>
+      <c r="F48" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48">
+        <v>2021</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48" t="s">
+        <v>47</v>
+      </c>
+      <c r="K48" t="s">
+        <v>36</v>
+      </c>
+      <c r="L48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M48" t="s">
+        <v>314</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>315</v>
+      </c>
+      <c r="P48"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>