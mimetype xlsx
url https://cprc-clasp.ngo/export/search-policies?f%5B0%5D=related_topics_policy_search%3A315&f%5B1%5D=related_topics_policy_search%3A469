--- v1 (2026-03-22)
+++ v2 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -373,50 +373,74 @@
     <t>LI 2454 Renewable Energy (Standards and Labelling) (Improved Biomass Cookstoves) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply to an improved biomass cookstoves, manufactured in the country or imported into the country for sale, display or use as a domestic cookstove, or an institutional cookstove that uses solid biomass fuels including wood, charcoal, briquette, or pellet.</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>March 2023</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2454-renewable-energy-standards-and-labelling-improved-biomass-cookstoves-regulations</t>
   </si>
   <si>
     <t>https://www.energycom.gov.gh/regulation/regulation-and-codes</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>Comision Nacional para el Uso Eficiente de la Energia (CONUEE, National Commiss…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>ORDINANCE NO. 2022-447</t>
   </si>
   <si>
     <t>This policy requires all residential construction additions, alterations, repairs, and/or accessory
 dwelling unit conversions that do not meet the definition of newly constructed that
 include the installation of a new or replacement, upgrade or relocation of an existing air
 conditioning condensing unit to require a reverse cycle air conditioning condensing unit (heat pump). This policy entered into effect on January 1, 2023, and applies to the town of Portola Valley, California only.</t>
   </si>
   <si>
     <t>Town of Portola Valley</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ordinance-no-2022-447</t>
   </si>
   <si>
     <t>https://library.municode.com/ca/portola_valley/ordinances/code_of_ordinances?nodeId=1184430</t>
   </si>
   <si>
     <t>Revised Municipal Code of the City and County of Denver Colorado, Sec. 10-20. - Electrification requirements for existing buildings</t>
   </si>
   <si>
     <t>This policy contains electrification requirements for existing buildings in the city and country of Denver, Colorado.  It applies to all commercial buildings and multifamily residential buildings.</t>
   </si>
@@ -759,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="549.58" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="142.679" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1361,134 +1385,182 @@
       <c r="K12" t="s">
         <v>108</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>109</v>
       </c>
       <c r="N12" t="s">
         <v>85</v>
       </c>
       <c r="O12" t="s">
         <v>110</v>
       </c>
       <c r="P12" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>112</v>
       </c>
       <c r="B13" t="s">
         <v>113</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L13"/>
+        <v>108</v>
+      </c>
+      <c r="L13" t="s">
+        <v>116</v>
+      </c>
       <c r="M13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="O13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="P13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P14" t="s">
-        <v>123</v>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>125</v>
+      </c>
+      <c r="B15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>127</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15">
+        <v>1982</v>
+      </c>
+      <c r="I15">
+        <v>2024</v>
+      </c>
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s">
+        <v>128</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>129</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+      <c r="O15" t="s">
+        <v>130</v>
+      </c>
+      <c r="P15" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">