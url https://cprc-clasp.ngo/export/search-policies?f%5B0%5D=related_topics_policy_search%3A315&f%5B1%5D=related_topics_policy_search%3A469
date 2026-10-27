--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -250,50 +250,74 @@
     <t>The Standardization Administration of China</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21456-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://openstd.samr.gov.cn/bzgk/gb/newGbInfo?hcno=F966E2FC4C7AB718356847B0DB1045E4</t>
   </si>
   <si>
     <t>GB30720—2025 Minimum allowable values of energy efficiency and energy efficiency grades for gas cooking appliances</t>
   </si>
   <si>
     <t>This revised energy efficiency standards and grades apply to household gas stoves and integrated stoves using utility gas with a rated heat load not exceeding 5.23 kW, and commercial cooking stoves with a rated heat load not exceeding 60 kW, large pot stoves with a rated heat load not exceeding 80 kW, and water-jacketed or steam-generating steam cabinets and steam generators with a rated heat load not exceeding 80 kW.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Steam Cookers, LPG Stoves, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb30720-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-gas</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=301E0388CB71788DE06397BE0A0AE1B4</t>
+  </si>
+  <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
   </si>
   <si>
     <t>Green Building Reach Codes for Home Renovation</t>
   </si>
   <si>
     <t>This policy defines electrification requirements for home renovations and new construction (residential and office buildings) in the city of San Mateo, California.</t>
   </si>
   <si>
     <t>Heat Pumps, Air Conditioning, Water Heating</t>
   </si>
   <si>
     <t>City of San Mateo</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/green-building-reach-codes-home-renovation</t>
   </si>
   <si>
     <t>https://www.cityofsanmateo.org/3363/Reach-Codes</t>
   </si>
   <si>
     <t>High Energy Performance Label for Infrared gas stove</t>
   </si>
   <si>
     <t>This scheme covers infrared gas stoves (high-pressure gas stoves)--cooking stoves that use liquefied petroleum gas as the fuel for heating power--that use gas pressures from 5 to 200 kPa and sizes of high-pressure gas furnaces from 8.0 to 16.5 centimeters.</t>
   </si>
@@ -783,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="549.58" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="142.679" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1147,420 +1171,466 @@
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>62</v>
       </c>
       <c r="N7" t="s">
         <v>52</v>
       </c>
       <c r="O7" t="s">
         <v>69</v>
       </c>
       <c r="P7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>71</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="H8">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="O8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="E9" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
+        <v>23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
         <v>82</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+      <c r="O9" t="s">
         <v>83</v>
       </c>
-      <c r="M9" t="s">
+      <c r="P9" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
         <v>88</v>
       </c>
-      <c r="B10" t="s">
+      <c r="F10" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2022</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
         <v>49</v>
       </c>
       <c r="L10" t="s">
         <v>91</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="N10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="O10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="F11" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="G11" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="L11" t="s">
         <v>99</v>
       </c>
       <c r="M11" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>93</v>
+      </c>
+      <c r="O11" t="s">
         <v>100</v>
       </c>
-      <c r="N11" t="s">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" t="s">
         <v>103</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>104</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H12">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2013</v>
+      </c>
+      <c r="I12">
+        <v>2014</v>
+      </c>
       <c r="J12" t="s">
+        <v>106</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
         <v>107</v>
       </c>
-      <c r="K12" t="s">
+      <c r="M12" t="s">
         <v>108</v>
       </c>
-      <c r="L12"/>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>52</v>
+      </c>
+      <c r="O12" t="s">
         <v>109</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13" t="s">
         <v>112</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>113</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>115</v>
       </c>
       <c r="K13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="L13" t="s">
         <v>116</v>
       </c>
+      <c r="L13"/>
       <c r="M13" t="s">
         <v>117</v>
       </c>
       <c r="N13" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="O13" t="s">
         <v>118</v>
       </c>
       <c r="P13" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>120</v>
       </c>
       <c r="B14" t="s">
         <v>121</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L14"/>
+        <v>116</v>
+      </c>
+      <c r="L14" t="s">
+        <v>124</v>
+      </c>
       <c r="M14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="O14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="P14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P15" t="s">
-        <v>131</v>
+        <v>132</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>133</v>
+      </c>
+      <c r="B16" t="s">
+        <v>134</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>135</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
+        <v>59</v>
+      </c>
+      <c r="H16">
+        <v>1982</v>
+      </c>
+      <c r="I16">
+        <v>2024</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
+        <v>136</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>137</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
+        <v>138</v>
+      </c>
+      <c r="P16" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">