--- v1 (2026-02-04)
+++ v2 (2026-09-27)
@@ -321,51 +321,51 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>INTE E10-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the specifications to determine the values of energy consumption per liter for self-contained commercial refrigeration equipment.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
@@ -9336,51 +9336,51 @@
       </c>
       <c r="M84" t="s">
         <v>481</v>
       </c>
       <c r="N84" t="s">
         <v>544</v>
       </c>
       <c r="O84" t="s">
         <v>545</v>
       </c>
       <c r="P84" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>547</v>
       </c>
       <c r="B85" t="s">
         <v>548</v>
       </c>
       <c r="C85" t="s">
         <v>132</v>
       </c>
       <c r="D85" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>42</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>2015</v>
       </c>
       <c r="I85">
         <v>2022</v>
       </c>
       <c r="J85" t="s">
         <v>480</v>
       </c>
       <c r="K85" t="s">
         <v>34</v>
       </c>
       <c r="L85" t="s">
         <v>549</v>
       </c>