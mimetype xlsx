--- v1 (2026-02-04)
+++ v2 (2026-06-26)
@@ -3116,50 +3116,53 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9A0A4FA998CAD4A5E05397BE0A0AD02D</t>
   </si>
   <si>
     <t>GB 28379-2012 Minimum allowable values of water efficiency and water efficiency grades for flush valve for water closets</t>
   </si>
   <si>
     <t>This policy covers flush valves for water closets.</t>
   </si>
   <si>
     <t>GB/T 8170-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28379-2012-minimum-allowable-values-water-efficiency-and-water-efficiency-grades-flush</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29539-2013 Minimum allowable values of energy efficiency and energy efficiency grades for range hoods</t>
@@ -3216,53 +3219,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30253-2024-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=23EE8C718E21E8A3E06397BE0A0AC332</t>
   </si>
   <si>
     <t>GB 30254-2013 Minimum allowable values of energy efficiency and the energy efficiency grades for cage three-phase high voltage induction motors</t>
   </si>
   <si>
     <t>This policy covers cage three-phase high voltage induction motors.</t>
   </si>
   <si>
     <t>GB 755-2008; GB/T 1032-2012; GB 10068-2008; GB 10069.3-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30978-2014 Minimum allowable values of the energy efficiency and energy efficiency grades for water dispensers</t>
   </si>
   <si>
     <t>Applies to the hot or cold water dispensers with rated voltage not exceeding 250 V. Does not apply to the instant hot water dispensers with rated power of more than 4 000 W.</t>
   </si>
   <si>
     <t>GB/T 2828.1; GB/T 2829; GB 4706.1; GB/T 22090-2008</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30978-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FF8FD3A7E05397BE0A0AB82A</t>
   </si>
@@ -17501,387 +17501,387 @@
       </c>
       <c r="P182" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>1012</v>
       </c>
       <c r="B183" t="s">
         <v>1013</v>
       </c>
       <c r="C183" t="s">
         <v>123</v>
       </c>
       <c r="D183" t="s">
         <v>349</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
       <c r="F183" t="s">
         <v>33</v>
       </c>
       <c r="G183" t="s">
-        <v>22</v>
+        <v>1014</v>
       </c>
       <c r="H183">
         <v>2012</v>
       </c>
       <c r="I183"/>
       <c r="J183" t="s">
         <v>125</v>
       </c>
       <c r="K183" t="s">
         <v>24</v>
       </c>
       <c r="L183" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="M183" t="s">
         <v>999</v>
       </c>
       <c r="N183" t="s">
         <v>128</v>
       </c>
       <c r="O183" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="P183" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B184" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="C184" t="s">
         <v>123</v>
       </c>
       <c r="D184" t="s">
         <v>116</v>
       </c>
       <c r="E184" t="s">
         <v>20</v>
       </c>
       <c r="F184" t="s">
         <v>33</v>
       </c>
       <c r="G184" t="s">
         <v>22</v>
       </c>
       <c r="H184">
         <v>2020</v>
       </c>
       <c r="I184"/>
       <c r="J184" t="s">
         <v>125</v>
       </c>
       <c r="K184" t="s">
         <v>24</v>
       </c>
       <c r="L184" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="M184" t="s">
         <v>999</v>
       </c>
       <c r="N184" t="s">
         <v>128</v>
       </c>
       <c r="O184" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="P184" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B185" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="C185" t="s">
         <v>123</v>
       </c>
       <c r="D185" t="s">
         <v>55</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>33</v>
       </c>
       <c r="G185" t="s">
         <v>22</v>
       </c>
       <c r="H185">
         <v>2013</v>
       </c>
       <c r="I185"/>
       <c r="J185" t="s">
         <v>151</v>
       </c>
       <c r="K185" t="s">
         <v>24</v>
       </c>
       <c r="L185" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="M185" t="s">
         <v>127</v>
       </c>
       <c r="N185" t="s">
         <v>37</v>
       </c>
       <c r="O185" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="P185" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B186" t="s">
         <v>150</v>
       </c>
       <c r="C186" t="s">
         <v>123</v>
       </c>
       <c r="D186" t="s">
         <v>168</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
         <v>33</v>
       </c>
       <c r="G186" t="s">
         <v>22</v>
       </c>
       <c r="H186">
         <v>2013</v>
       </c>
       <c r="I186"/>
       <c r="J186" t="s">
         <v>125</v>
       </c>
       <c r="K186" t="s">
         <v>24</v>
       </c>
       <c r="L186" t="s">
         <v>152</v>
       </c>
       <c r="M186" t="s">
         <v>999</v>
       </c>
       <c r="N186" t="s">
         <v>37</v>
       </c>
       <c r="O186" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="P186" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B187" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C187" t="s">
         <v>123</v>
       </c>
       <c r="D187" t="s">
         <v>163</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>33</v>
       </c>
       <c r="G187" t="s">
         <v>22</v>
       </c>
       <c r="H187">
         <v>2014</v>
       </c>
       <c r="I187"/>
       <c r="J187" t="s">
         <v>151</v>
       </c>
       <c r="K187" t="s">
         <v>24</v>
       </c>
       <c r="L187" t="s">
         <v>158</v>
       </c>
       <c r="M187" t="s">
         <v>999</v>
       </c>
       <c r="N187" t="s">
         <v>128</v>
       </c>
       <c r="O187" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="P187" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B188" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C188" t="s">
         <v>123</v>
       </c>
       <c r="D188" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>33</v>
       </c>
       <c r="G188" t="s">
         <v>707</v>
       </c>
       <c r="H188" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="I188">
         <v>2024</v>
       </c>
       <c r="J188" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="K188" t="s">
         <v>24</v>
       </c>
       <c r="L188"/>
       <c r="M188" t="s">
         <v>999</v>
       </c>
       <c r="N188" t="s">
         <v>128</v>
       </c>
       <c r="O188" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="P188" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B189" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="C189" t="s">
         <v>123</v>
       </c>
       <c r="D189" t="s">
         <v>157</v>
       </c>
       <c r="E189" t="s">
         <v>20</v>
       </c>
       <c r="F189" t="s">
         <v>33</v>
       </c>
       <c r="G189" t="s">
         <v>22</v>
       </c>
       <c r="H189">
         <v>2014</v>
       </c>
       <c r="I189"/>
       <c r="J189" t="s">
         <v>151</v>
       </c>
       <c r="K189" t="s">
         <v>24</v>
       </c>
       <c r="L189" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="M189" t="s">
         <v>999</v>
       </c>
       <c r="N189" t="s">
         <v>128</v>
       </c>
       <c r="O189" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="P189" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B190" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C190" t="s">
         <v>123</v>
       </c>
       <c r="D190" t="s">
         <v>255</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
         <v>33</v>
       </c>
       <c r="G190" t="s">
-        <v>1048</v>
+        <v>1014</v>
       </c>
       <c r="H190">
         <v>2014</v>
       </c>
       <c r="I190">
         <v>2015</v>
       </c>
       <c r="J190" t="s">
         <v>151</v>
       </c>
       <c r="K190" t="s">
         <v>256</v>
       </c>
       <c r="L190" t="s">
         <v>1049</v>
       </c>
       <c r="M190" t="s">
         <v>127</v>
       </c>
       <c r="N190" t="s">
         <v>37</v>
       </c>
       <c r="O190" t="s">
         <v>1050</v>
       </c>
@@ -18127,51 +18127,51 @@
       </c>
       <c r="P195" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>1077</v>
       </c>
       <c r="B196" t="s">
         <v>204</v>
       </c>
       <c r="C196" t="s">
         <v>123</v>
       </c>
       <c r="D196" t="s">
         <v>145</v>
       </c>
       <c r="E196" t="s">
         <v>20</v>
       </c>
       <c r="F196" t="s">
         <v>33</v>
       </c>
       <c r="G196" t="s">
-        <v>1048</v>
+        <v>1014</v>
       </c>
       <c r="H196">
         <v>2020</v>
       </c>
       <c r="I196"/>
       <c r="J196" t="s">
         <v>125</v>
       </c>
       <c r="K196" t="s">
         <v>24</v>
       </c>
       <c r="L196" t="s">
         <v>205</v>
       </c>
       <c r="M196" t="s">
         <v>999</v>
       </c>
       <c r="N196" t="s">
         <v>37</v>
       </c>
       <c r="O196" t="s">
         <v>1078</v>
       </c>
       <c r="P196" t="s">
         <v>1079</v>
@@ -18415,51 +18415,51 @@
       </c>
       <c r="P201" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>1101</v>
       </c>
       <c r="B202" t="s">
         <v>1102</v>
       </c>
       <c r="C202" t="s">
         <v>123</v>
       </c>
       <c r="D202" t="s">
         <v>604</v>
       </c>
       <c r="E202" t="s">
         <v>20</v>
       </c>
       <c r="F202" t="s">
         <v>33</v>
       </c>
       <c r="G202" t="s">
-        <v>1048</v>
+        <v>1014</v>
       </c>
       <c r="H202">
         <v>2021</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
         <v>125</v>
       </c>
       <c r="K202" t="s">
         <v>1103</v>
       </c>
       <c r="L202" t="s">
         <v>1104</v>
       </c>
       <c r="M202" t="s">
         <v>999</v>
       </c>
       <c r="N202" t="s">
         <v>606</v>
       </c>
       <c r="O202" t="s">
         <v>1105</v>
       </c>
       <c r="P202" t="s">
         <v>1106</v>