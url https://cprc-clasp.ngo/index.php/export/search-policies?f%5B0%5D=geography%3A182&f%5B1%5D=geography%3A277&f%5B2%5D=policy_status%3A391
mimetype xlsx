--- v1 (2026-02-05)
+++ v2 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3348">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -4967,51 +4967,51 @@
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Electric Oven</t>
@@ -7662,50 +7662,74 @@
     <t>https://www.gob.mx/cms/uploads/attachment/file/349255/023.pdf</t>
   </si>
   <si>
     <t>NOM-028-ENER-2017</t>
   </si>
   <si>
     <t>This Official Mexican Standard establishes the minimum efficiency limits for general- purpose lamps, intended for the lighting of the residential, commercial, services, industrial and public lighting sectors , as well as their test methods. This Official Mexican Standard applies to general-purpose lamps intended for lighting in the residential, commercial, services, industrial and public lighting sectors, such as: incandescent, incandescent with halogen, linear fluorescent, high intensity discharge and mixed light; that are imported, manufactured, and / or marketed within the national territory.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-028-ener-2017</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5515627&amp;fecha=09/03/2018</t>
   </si>
   <si>
     <t>NOM-030-ENER-2016</t>
   </si>
   <si>
     <t>This Official Mexican Standard establishes the specifications and test methods for integrated LED lamps for general lighting, it is applicable to all omnidirectional and directional integrated LED lamps, which are intended for general lighting, from 100 V to 277 V ac and 50 Hz or 60 Hz frequency, which are manufactured or imported for sale within the national territory.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-030-ener-2016</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5469188&amp;fecha=17/01/2017</t>
+  </si>
+  <si>
+    <t>NOM-036-ENER/SE-2025, Thermal efficiency and safety of wood-burning stoves</t>
+  </si>
+  <si>
+    <t>This Official Mexican Standard establishes the specifications for thermal performance and safety, as well as the test methods, the Conformity Assessment Procedure, and the marking applicable to wood-burning cooking stoves with a combustion chamber</t>
+  </si>
+  <si>
+    <t>Biomass Stoves</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>Biomass</t>
+  </si>
+  <si>
+    <t>NMX-Q-001-NORMEX-2018</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/nom-036-enerse-2025-thermal-efficiency-and-safety-wood-burning-stoves</t>
+  </si>
+  <si>
+    <t>https://dof.gob.mx/normasOficiales/9523/sener/sener.html</t>
   </si>
   <si>
     <t>Pakistan Energy Labels for Fans</t>
   </si>
   <si>
     <t>This policy is established to ensure that all electric fans sold in Pakistan meet Minimum Energy Performance Standards (MEPS) and comply with NEECA's energy star rating system of 1 to 5 stars. The fans should conform to all the requirements of Pakistan Standard PS:1/2021 (Comfort Fans and Regulators for Household and Similar Purposes – Methods for Measuring Performance) with all its amendments, as applicable to participate in the Pakistan Energy Labeling Program.</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>PS:1/2021</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/pakistan-energy-labels-fans</t>
   </si>
   <si>
     <t>https://neeca.pk/neecagov/regulations/SRO411(I)-2024.pdf</t>
   </si>
   <si>
     <t>Pakistan Energy Labels for LED Lights</t>
   </si>
@@ -10775,51 +10799,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P674"/>
+  <dimension ref="A1:P675"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="261.793" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="891.782" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="371.481" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -22707,51 +22731,51 @@
       </c>
       <c r="P239" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>1316</v>
       </c>
       <c r="B240" t="s">
         <v>1317</v>
       </c>
       <c r="C240" t="s">
         <v>130</v>
       </c>
       <c r="D240" t="s">
         <v>238</v>
       </c>
       <c r="E240" t="s">
         <v>20</v>
       </c>
       <c r="F240" t="s">
         <v>21</v>
       </c>
       <c r="G240" t="s">
-        <v>22</v>
+        <v>1311</v>
       </c>
       <c r="H240">
         <v>1989</v>
       </c>
       <c r="I240">
         <v>2013</v>
       </c>
       <c r="J240" t="s">
         <v>174</v>
       </c>
       <c r="K240" t="s">
         <v>34</v>
       </c>
       <c r="L240" t="s">
         <v>239</v>
       </c>
       <c r="M240" t="s">
         <v>155</v>
       </c>
       <c r="N240" t="s">
         <v>27</v>
       </c>
       <c r="O240" t="s">
         <v>1318</v>
       </c>
@@ -35159,9054 +35183,9102 @@
       </c>
       <c r="L492" t="s">
         <v>2447</v>
       </c>
       <c r="M492" t="s">
         <v>2394</v>
       </c>
       <c r="N492" t="s">
         <v>27</v>
       </c>
       <c r="O492" t="s">
         <v>2449</v>
       </c>
       <c r="P492" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493" t="s">
         <v>2451</v>
       </c>
       <c r="B493" t="s">
         <v>2452</v>
       </c>
       <c r="C493" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D493" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E493" t="s">
         <v>20</v>
       </c>
       <c r="F493" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G493" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H493">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I493"/>
       <c r="J493" t="s">
-        <v>1582</v>
+        <v>2454</v>
       </c>
       <c r="K493" t="s">
-        <v>34</v>
+        <v>2455</v>
       </c>
       <c r="L493" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="M493" t="s">
-        <v>2455</v>
+        <v>2394</v>
       </c>
       <c r="N493" t="s">
-        <v>27</v>
+        <v>1417</v>
       </c>
       <c r="O493" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="P493" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="B494" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="C494" t="s">
-        <v>2453</v>
+        <v>2461</v>
       </c>
       <c r="D494" t="s">
-        <v>854</v>
+        <v>126</v>
       </c>
       <c r="E494" t="s">
         <v>20</v>
       </c>
       <c r="F494" t="s">
         <v>43</v>
       </c>
       <c r="G494" t="s">
         <v>22</v>
       </c>
       <c r="H494">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="I494">
         <v>2024</v>
       </c>
       <c r="J494" t="s">
         <v>1582</v>
       </c>
       <c r="K494" t="s">
         <v>34</v>
       </c>
       <c r="L494" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="M494" t="s">
-        <v>2455</v>
+        <v>2463</v>
       </c>
       <c r="N494" t="s">
         <v>27</v>
       </c>
       <c r="O494" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="P494" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="B495" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
       <c r="C495" t="s">
-        <v>1969</v>
+        <v>2461</v>
       </c>
       <c r="D495" t="s">
-        <v>544</v>
+        <v>854</v>
       </c>
       <c r="E495" t="s">
         <v>20</v>
       </c>
       <c r="F495" t="s">
         <v>43</v>
       </c>
       <c r="G495" t="s">
         <v>22</v>
       </c>
       <c r="H495">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="I495">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="J495" t="s">
-        <v>2168</v>
+        <v>1582</v>
       </c>
       <c r="K495" t="s">
         <v>34</v>
       </c>
       <c r="L495" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="M495" t="s">
-        <v>1971</v>
+        <v>2463</v>
       </c>
       <c r="N495" t="s">
         <v>27</v>
       </c>
       <c r="O495" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
       <c r="P495" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="B496" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="C496" t="s">
         <v>1969</v>
       </c>
       <c r="D496" t="s">
-        <v>1005</v>
+        <v>544</v>
       </c>
       <c r="E496" t="s">
         <v>20</v>
       </c>
       <c r="F496" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G496" t="s">
         <v>22</v>
       </c>
       <c r="H496">
         <v>2007</v>
       </c>
       <c r="I496">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J496" t="s">
         <v>2168</v>
       </c>
       <c r="K496" t="s">
         <v>34</v>
       </c>
       <c r="L496" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="M496" t="s">
         <v>1971</v>
       </c>
       <c r="N496" t="s">
         <v>27</v>
       </c>
       <c r="O496" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="P496" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="B497" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="C497" t="s">
         <v>1969</v>
       </c>
       <c r="D497" t="s">
-        <v>204</v>
+        <v>1005</v>
       </c>
       <c r="E497" t="s">
         <v>20</v>
       </c>
       <c r="F497" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G497" t="s">
         <v>22</v>
       </c>
       <c r="H497">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="I497">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="J497" t="s">
         <v>2168</v>
       </c>
       <c r="K497" t="s">
         <v>34</v>
       </c>
       <c r="L497" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="M497" t="s">
         <v>1971</v>
       </c>
       <c r="N497" t="s">
         <v>27</v>
       </c>
       <c r="O497" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="P497" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
       <c r="B498" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="C498" t="s">
-        <v>287</v>
+        <v>1969</v>
       </c>
       <c r="D498" t="s">
         <v>204</v>
       </c>
       <c r="E498" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F498" t="s">
-        <v>288</v>
+        <v>43</v>
       </c>
       <c r="G498" t="s">
         <v>22</v>
       </c>
       <c r="H498">
         <v>1993</v>
       </c>
       <c r="I498">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="J498" t="s">
-        <v>1980</v>
+        <v>2168</v>
       </c>
       <c r="K498" t="s">
         <v>34</v>
       </c>
       <c r="L498" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="M498" t="s">
-        <v>2481</v>
+        <v>1971</v>
       </c>
       <c r="N498" t="s">
         <v>27</v>
       </c>
       <c r="O498" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="P498" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
       <c r="B499" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="C499" t="s">
         <v>287</v>
       </c>
       <c r="D499" t="s">
-        <v>244</v>
+        <v>204</v>
       </c>
       <c r="E499" t="s">
         <v>61</v>
       </c>
       <c r="F499" t="s">
         <v>288</v>
       </c>
       <c r="G499" t="s">
         <v>22</v>
       </c>
       <c r="H499">
         <v>1993</v>
       </c>
       <c r="I499">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="J499" t="s">
         <v>1980</v>
       </c>
       <c r="K499" t="s">
         <v>34</v>
       </c>
       <c r="L499" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="M499" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N499" t="s">
         <v>27</v>
       </c>
       <c r="O499" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="P499" t="s">
-        <v>2483</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500" t="s">
-        <v>2488</v>
+        <v>2492</v>
       </c>
       <c r="B500" t="s">
-        <v>2489</v>
+        <v>2493</v>
       </c>
       <c r="C500" t="s">
         <v>287</v>
       </c>
       <c r="D500" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="E500" t="s">
         <v>61</v>
       </c>
       <c r="F500" t="s">
         <v>288</v>
       </c>
       <c r="G500" t="s">
         <v>22</v>
       </c>
       <c r="H500">
         <v>1993</v>
       </c>
       <c r="I500">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J500" t="s">
         <v>1980</v>
       </c>
       <c r="K500" t="s">
         <v>34</v>
       </c>
       <c r="L500" t="s">
-        <v>2490</v>
+        <v>2494</v>
       </c>
       <c r="M500" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N500" t="s">
         <v>27</v>
       </c>
       <c r="O500" t="s">
+        <v>2495</v>
+      </c>
+      <c r="P500" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501" t="s">
-        <v>2492</v>
+        <v>2496</v>
       </c>
       <c r="B501" t="s">
-        <v>2493</v>
+        <v>2497</v>
       </c>
       <c r="C501" t="s">
         <v>287</v>
       </c>
       <c r="D501" t="s">
-        <v>105</v>
+        <v>238</v>
       </c>
       <c r="E501" t="s">
         <v>61</v>
       </c>
       <c r="F501" t="s">
         <v>288</v>
       </c>
       <c r="G501" t="s">
         <v>22</v>
       </c>
       <c r="H501">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="I501">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="J501" t="s">
         <v>1980</v>
       </c>
       <c r="K501" t="s">
         <v>34</v>
       </c>
       <c r="L501" t="s">
-        <v>2494</v>
+        <v>2498</v>
       </c>
       <c r="M501" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N501" t="s">
         <v>27</v>
       </c>
       <c r="O501" t="s">
-        <v>2495</v>
+        <v>2499</v>
       </c>
       <c r="P501" t="s">
-        <v>2483</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502" t="s">
-        <v>2496</v>
+        <v>2500</v>
       </c>
       <c r="B502" t="s">
-        <v>2497</v>
+        <v>2501</v>
       </c>
       <c r="C502" t="s">
         <v>287</v>
       </c>
       <c r="D502" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E502" t="s">
         <v>61</v>
       </c>
       <c r="F502" t="s">
         <v>288</v>
       </c>
       <c r="G502" t="s">
         <v>22</v>
       </c>
       <c r="H502">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="I502">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="J502" t="s">
         <v>1980</v>
       </c>
       <c r="K502" t="s">
         <v>34</v>
       </c>
       <c r="L502" t="s">
-        <v>2498</v>
+        <v>2502</v>
       </c>
       <c r="M502" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N502" t="s">
         <v>27</v>
       </c>
       <c r="O502" t="s">
-        <v>2499</v>
+        <v>2503</v>
       </c>
       <c r="P502" t="s">
-        <v>2483</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503" t="s">
-        <v>2500</v>
+        <v>2504</v>
       </c>
       <c r="B503" t="s">
-        <v>2501</v>
+        <v>2505</v>
       </c>
       <c r="C503" t="s">
         <v>287</v>
       </c>
       <c r="D503" t="s">
         <v>111</v>
       </c>
       <c r="E503" t="s">
         <v>61</v>
       </c>
       <c r="F503" t="s">
         <v>288</v>
       </c>
       <c r="G503" t="s">
         <v>22</v>
       </c>
       <c r="H503">
         <v>1993</v>
       </c>
       <c r="I503">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="J503" t="s">
         <v>1980</v>
       </c>
       <c r="K503" t="s">
         <v>34</v>
       </c>
       <c r="L503" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="M503" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N503" t="s">
         <v>27</v>
       </c>
       <c r="O503" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="P503" t="s">
-        <v>2504</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="B504" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
       <c r="C504" t="s">
         <v>287</v>
       </c>
       <c r="D504" t="s">
-        <v>244</v>
+        <v>111</v>
       </c>
       <c r="E504" t="s">
         <v>61</v>
       </c>
       <c r="F504" t="s">
         <v>288</v>
       </c>
       <c r="G504" t="s">
         <v>22</v>
       </c>
       <c r="H504">
         <v>1993</v>
       </c>
       <c r="I504">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J504" t="s">
         <v>1980</v>
       </c>
       <c r="K504" t="s">
         <v>34</v>
       </c>
-      <c r="L504"/>
+      <c r="L504" t="s">
+        <v>2510</v>
+      </c>
       <c r="M504" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N504" t="s">
         <v>27</v>
       </c>
       <c r="O504" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="P504" t="s">
-        <v>2483</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505" t="s">
-        <v>2508</v>
+        <v>2513</v>
       </c>
       <c r="B505" t="s">
-        <v>2509</v>
+        <v>2514</v>
       </c>
       <c r="C505" t="s">
         <v>287</v>
       </c>
       <c r="D505" t="s">
-        <v>99</v>
+        <v>244</v>
       </c>
       <c r="E505" t="s">
         <v>61</v>
       </c>
       <c r="F505" t="s">
         <v>288</v>
       </c>
       <c r="G505" t="s">
         <v>22</v>
       </c>
       <c r="H505">
         <v>1993</v>
       </c>
       <c r="I505">
         <v>2016</v>
       </c>
       <c r="J505" t="s">
         <v>1980</v>
       </c>
       <c r="K505" t="s">
         <v>34</v>
       </c>
-      <c r="L505" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L505"/>
       <c r="M505" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N505" t="s">
         <v>27</v>
       </c>
       <c r="O505" t="s">
-        <v>2511</v>
+        <v>2515</v>
       </c>
       <c r="P505" t="s">
-        <v>2483</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506" t="s">
-        <v>2512</v>
+        <v>2516</v>
       </c>
       <c r="B506" t="s">
-        <v>2513</v>
+        <v>2517</v>
       </c>
       <c r="C506" t="s">
         <v>287</v>
       </c>
       <c r="D506" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="E506" t="s">
         <v>61</v>
       </c>
       <c r="F506" t="s">
         <v>288</v>
       </c>
       <c r="G506" t="s">
         <v>22</v>
       </c>
       <c r="H506">
         <v>1993</v>
       </c>
       <c r="I506">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J506" t="s">
         <v>1980</v>
       </c>
       <c r="K506" t="s">
         <v>34</v>
       </c>
       <c r="L506" t="s">
-        <v>2514</v>
+        <v>2518</v>
       </c>
       <c r="M506" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N506" t="s">
         <v>27</v>
       </c>
       <c r="O506" t="s">
-        <v>2515</v>
+        <v>2519</v>
       </c>
       <c r="P506" t="s">
-        <v>2483</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507" t="s">
-        <v>2516</v>
+        <v>2520</v>
       </c>
       <c r="B507" t="s">
-        <v>2517</v>
+        <v>2521</v>
       </c>
       <c r="C507" t="s">
         <v>287</v>
       </c>
       <c r="D507" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="E507" t="s">
         <v>61</v>
       </c>
       <c r="F507" t="s">
         <v>288</v>
       </c>
       <c r="G507" t="s">
         <v>22</v>
       </c>
-      <c r="H507"/>
+      <c r="H507">
+        <v>1993</v>
+      </c>
       <c r="I507">
         <v>2010</v>
       </c>
       <c r="J507" t="s">
         <v>1980</v>
       </c>
       <c r="K507" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="L507"/>
+        <v>34</v>
+      </c>
+      <c r="L507" t="s">
+        <v>2522</v>
+      </c>
       <c r="M507" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N507" t="s">
-        <v>2034</v>
+        <v>27</v>
       </c>
       <c r="O507" t="s">
-        <v>2518</v>
+        <v>2523</v>
       </c>
       <c r="P507" t="s">
-        <v>2504</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508" t="s">
-        <v>2519</v>
+        <v>2524</v>
       </c>
       <c r="B508" t="s">
-        <v>2520</v>
+        <v>2525</v>
       </c>
       <c r="C508" t="s">
         <v>287</v>
       </c>
       <c r="D508" t="s">
-        <v>1322</v>
+        <v>220</v>
       </c>
       <c r="E508" t="s">
         <v>61</v>
       </c>
       <c r="F508" t="s">
         <v>288</v>
       </c>
       <c r="G508" t="s">
         <v>22</v>
       </c>
-      <c r="H508">
-[...1 lines deleted...]
-      </c>
+      <c r="H508"/>
       <c r="I508">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="J508" t="s">
         <v>1980</v>
       </c>
       <c r="K508" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="L508"/>
       <c r="M508" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N508" t="s">
-        <v>27</v>
+        <v>2034</v>
       </c>
       <c r="O508" t="s">
-        <v>2522</v>
+        <v>2526</v>
       </c>
       <c r="P508" t="s">
-        <v>2504</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509" t="s">
-        <v>2523</v>
+        <v>2527</v>
       </c>
       <c r="B509" t="s">
-        <v>2524</v>
+        <v>2528</v>
       </c>
       <c r="C509" t="s">
         <v>287</v>
       </c>
       <c r="D509" t="s">
-        <v>138</v>
+        <v>1322</v>
       </c>
       <c r="E509" t="s">
         <v>61</v>
       </c>
       <c r="F509" t="s">
         <v>288</v>
       </c>
       <c r="G509" t="s">
         <v>22</v>
       </c>
       <c r="H509">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I509">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J509" t="s">
         <v>1980</v>
       </c>
       <c r="K509" t="s">
         <v>34</v>
       </c>
       <c r="L509" t="s">
-        <v>2525</v>
+        <v>2529</v>
       </c>
       <c r="M509" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="N509" t="s">
         <v>27</v>
       </c>
       <c r="O509" t="s">
-        <v>2526</v>
+        <v>2530</v>
       </c>
       <c r="P509" t="s">
-        <v>2483</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510" t="s">
-        <v>2527</v>
+        <v>2531</v>
       </c>
       <c r="B510" t="s">
-        <v>2528</v>
+        <v>2532</v>
       </c>
       <c r="C510" t="s">
-        <v>2129</v>
+        <v>287</v>
       </c>
       <c r="D510" t="s">
-        <v>204</v>
+        <v>138</v>
       </c>
       <c r="E510" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F510" t="s">
-        <v>52</v>
+        <v>288</v>
       </c>
       <c r="G510" t="s">
         <v>22</v>
       </c>
       <c r="H510">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I510">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J510" t="s">
-        <v>2168</v>
+        <v>1980</v>
       </c>
       <c r="K510" t="s">
         <v>34</v>
       </c>
-      <c r="L510"/>
+      <c r="L510" t="s">
+        <v>2533</v>
+      </c>
       <c r="M510" t="s">
-        <v>2132</v>
+        <v>2489</v>
       </c>
       <c r="N510" t="s">
         <v>27</v>
       </c>
       <c r="O510" t="s">
-        <v>2529</v>
+        <v>2534</v>
       </c>
       <c r="P510" t="s">
-        <v>2530</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511" t="s">
-        <v>2531</v>
+        <v>2535</v>
       </c>
       <c r="B511" t="s">
-        <v>2532</v>
+        <v>2536</v>
       </c>
       <c r="C511" t="s">
         <v>2129</v>
       </c>
       <c r="D511" t="s">
-        <v>111</v>
+        <v>204</v>
       </c>
       <c r="E511" t="s">
         <v>20</v>
       </c>
       <c r="F511" t="s">
         <v>52</v>
       </c>
       <c r="G511" t="s">
         <v>22</v>
       </c>
       <c r="H511">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I511">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J511" t="s">
         <v>2168</v>
       </c>
       <c r="K511" t="s">
         <v>34</v>
       </c>
-      <c r="L511" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L511"/>
       <c r="M511" t="s">
         <v>2132</v>
       </c>
       <c r="N511" t="s">
         <v>27</v>
       </c>
       <c r="O511" t="s">
-        <v>2534</v>
+        <v>2537</v>
       </c>
       <c r="P511" t="s">
-        <v>2535</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512" t="s">
-        <v>2536</v>
+        <v>2539</v>
       </c>
       <c r="B512" t="s">
-        <v>2537</v>
+        <v>2540</v>
       </c>
       <c r="C512" t="s">
         <v>2129</v>
       </c>
       <c r="D512" t="s">
-        <v>544</v>
+        <v>111</v>
       </c>
       <c r="E512" t="s">
         <v>20</v>
       </c>
       <c r="F512" t="s">
         <v>52</v>
       </c>
       <c r="G512" t="s">
         <v>22</v>
       </c>
       <c r="H512">
-        <v>1999</v>
+        <v>2011</v>
       </c>
       <c r="I512">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J512" t="s">
         <v>2168</v>
       </c>
       <c r="K512" t="s">
         <v>34</v>
       </c>
       <c r="L512" t="s">
-        <v>2538</v>
+        <v>2541</v>
       </c>
       <c r="M512" t="s">
         <v>2132</v>
       </c>
       <c r="N512" t="s">
         <v>27</v>
       </c>
       <c r="O512" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="P512" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="B513" t="s">
-        <v>2542</v>
+        <v>2545</v>
       </c>
       <c r="C513" t="s">
         <v>2129</v>
       </c>
       <c r="D513" t="s">
-        <v>238</v>
+        <v>544</v>
       </c>
       <c r="E513" t="s">
         <v>20</v>
       </c>
       <c r="F513" t="s">
         <v>52</v>
       </c>
       <c r="G513" t="s">
         <v>22</v>
       </c>
       <c r="H513">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="I513">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="J513" t="s">
         <v>2168</v>
       </c>
       <c r="K513" t="s">
         <v>34</v>
       </c>
-      <c r="L513"/>
+      <c r="L513" t="s">
+        <v>2546</v>
+      </c>
       <c r="M513" t="s">
         <v>2132</v>
       </c>
       <c r="N513" t="s">
         <v>27</v>
       </c>
       <c r="O513" t="s">
-        <v>2543</v>
+        <v>2547</v>
       </c>
       <c r="P513" t="s">
-        <v>2544</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514" t="s">
-        <v>2545</v>
+        <v>2549</v>
       </c>
       <c r="B514" t="s">
-        <v>2546</v>
+        <v>2550</v>
       </c>
       <c r="C514" t="s">
-        <v>280</v>
+        <v>2129</v>
       </c>
       <c r="D514" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
       <c r="E514" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F514" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G514" t="s">
         <v>22</v>
       </c>
       <c r="H514">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="I514">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="J514" t="s">
-        <v>87</v>
+        <v>2168</v>
       </c>
       <c r="K514" t="s">
         <v>34</v>
       </c>
-      <c r="L514" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L514"/>
       <c r="M514" t="s">
-        <v>282</v>
+        <v>2132</v>
       </c>
       <c r="N514" t="s">
         <v>27</v>
       </c>
       <c r="O514" t="s">
-        <v>2548</v>
+        <v>2551</v>
       </c>
       <c r="P514" t="s">
-        <v>284</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515" t="s">
-        <v>2549</v>
+        <v>2553</v>
       </c>
       <c r="B515" t="s">
-        <v>2550</v>
+        <v>2554</v>
       </c>
       <c r="C515" t="s">
         <v>280</v>
       </c>
       <c r="D515" t="s">
         <v>204</v>
       </c>
       <c r="E515" t="s">
         <v>61</v>
       </c>
       <c r="F515" t="s">
         <v>21</v>
       </c>
       <c r="G515" t="s">
         <v>22</v>
       </c>
       <c r="H515">
         <v>1991</v>
       </c>
       <c r="I515">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="J515" t="s">
         <v>87</v>
       </c>
       <c r="K515" t="s">
         <v>34</v>
       </c>
       <c r="L515" t="s">
-        <v>701</v>
+        <v>2555</v>
       </c>
       <c r="M515" t="s">
         <v>282</v>
       </c>
       <c r="N515" t="s">
         <v>27</v>
       </c>
       <c r="O515" t="s">
-        <v>2551</v>
+        <v>2556</v>
       </c>
       <c r="P515" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516" t="s">
-        <v>2552</v>
+        <v>2557</v>
       </c>
       <c r="B516" t="s">
-        <v>2553</v>
+        <v>2558</v>
       </c>
       <c r="C516" t="s">
         <v>280</v>
       </c>
       <c r="D516" t="s">
         <v>204</v>
       </c>
       <c r="E516" t="s">
         <v>61</v>
       </c>
       <c r="F516" t="s">
         <v>21</v>
       </c>
       <c r="G516" t="s">
         <v>22</v>
       </c>
       <c r="H516">
         <v>1991</v>
       </c>
       <c r="I516">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="J516" t="s">
         <v>87</v>
       </c>
       <c r="K516" t="s">
         <v>34</v>
       </c>
       <c r="L516" t="s">
-        <v>2554</v>
+        <v>701</v>
       </c>
       <c r="M516" t="s">
-        <v>707</v>
+        <v>282</v>
       </c>
       <c r="N516" t="s">
         <v>27</v>
       </c>
       <c r="O516" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
       <c r="P516" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="B517" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
       <c r="C517" t="s">
         <v>280</v>
       </c>
       <c r="D517" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="E517" t="s">
         <v>61</v>
       </c>
       <c r="F517" t="s">
         <v>21</v>
       </c>
       <c r="G517" t="s">
         <v>22</v>
       </c>
       <c r="H517">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="I517">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="J517" t="s">
         <v>87</v>
       </c>
       <c r="K517" t="s">
         <v>34</v>
       </c>
       <c r="L517" t="s">
-        <v>766</v>
+        <v>2562</v>
       </c>
       <c r="M517" t="s">
-        <v>282</v>
+        <v>707</v>
       </c>
       <c r="N517" t="s">
         <v>27</v>
       </c>
       <c r="O517" t="s">
-        <v>2558</v>
+        <v>2563</v>
       </c>
       <c r="P517" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518" t="s">
-        <v>2559</v>
+        <v>2564</v>
       </c>
       <c r="B518" t="s">
-        <v>192</v>
+        <v>2565</v>
       </c>
       <c r="C518" t="s">
         <v>280</v>
       </c>
       <c r="D518" t="s">
-        <v>647</v>
+        <v>192</v>
       </c>
       <c r="E518" t="s">
         <v>61</v>
       </c>
       <c r="F518" t="s">
         <v>21</v>
       </c>
       <c r="G518" t="s">
         <v>22</v>
       </c>
       <c r="H518">
-        <v>2011</v>
+        <v>1996</v>
       </c>
       <c r="I518">
         <v>2011</v>
       </c>
       <c r="J518" t="s">
         <v>87</v>
       </c>
       <c r="K518" t="s">
         <v>34</v>
       </c>
       <c r="L518" t="s">
         <v>766</v>
       </c>
       <c r="M518" t="s">
         <v>282</v>
       </c>
       <c r="N518" t="s">
         <v>27</v>
       </c>
       <c r="O518" t="s">
-        <v>2560</v>
+        <v>2566</v>
       </c>
       <c r="P518" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519" t="s">
-        <v>2559</v>
+        <v>2567</v>
       </c>
       <c r="B519" t="s">
         <v>192</v>
       </c>
       <c r="C519" t="s">
         <v>280</v>
       </c>
       <c r="D519" t="s">
-        <v>192</v>
+        <v>647</v>
       </c>
       <c r="E519" t="s">
         <v>61</v>
       </c>
       <c r="F519" t="s">
         <v>21</v>
       </c>
       <c r="G519" t="s">
         <v>22</v>
       </c>
       <c r="H519">
-        <v>1996</v>
+        <v>2011</v>
       </c>
       <c r="I519">
         <v>2011</v>
       </c>
       <c r="J519" t="s">
         <v>87</v>
       </c>
       <c r="K519" t="s">
         <v>34</v>
       </c>
       <c r="L519" t="s">
         <v>766</v>
       </c>
       <c r="M519" t="s">
         <v>282</v>
       </c>
       <c r="N519" t="s">
         <v>27</v>
       </c>
       <c r="O519" t="s">
-        <v>2561</v>
+        <v>2568</v>
       </c>
       <c r="P519" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520" t="s">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="B520" t="s">
-        <v>2563</v>
+        <v>192</v>
       </c>
       <c r="C520" t="s">
-        <v>2564</v>
+        <v>280</v>
       </c>
       <c r="D520" t="s">
-        <v>854</v>
+        <v>192</v>
       </c>
       <c r="E520" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F520" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G520" t="s">
         <v>22</v>
       </c>
       <c r="H520">
-        <v>2018</v>
+        <v>1996</v>
       </c>
       <c r="I520">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="J520" t="s">
-        <v>2565</v>
+        <v>87</v>
       </c>
       <c r="K520" t="s">
         <v>34</v>
       </c>
-      <c r="L520"/>
+      <c r="L520" t="s">
+        <v>766</v>
+      </c>
       <c r="M520" t="s">
-        <v>2566</v>
+        <v>282</v>
       </c>
       <c r="N520" t="s">
         <v>27</v>
       </c>
       <c r="O520" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="P520" t="s">
-        <v>2568</v>
+        <v>284</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="B521" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="C521" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="D521" t="s">
-        <v>99</v>
+        <v>854</v>
       </c>
       <c r="E521" t="s">
         <v>20</v>
       </c>
       <c r="F521" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G521" t="s">
         <v>22</v>
       </c>
       <c r="H521">
-        <v>2005</v>
+        <v>2018</v>
       </c>
       <c r="I521">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J521" t="s">
-        <v>62</v>
+        <v>2573</v>
       </c>
       <c r="K521" t="s">
         <v>34</v>
       </c>
-      <c r="L521" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L521"/>
       <c r="M521" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="N521" t="s">
         <v>27</v>
       </c>
       <c r="O521" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="P521" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B522" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="C522" t="s">
-        <v>811</v>
+        <v>2579</v>
       </c>
       <c r="D522" t="s">
-        <v>238</v>
+        <v>99</v>
       </c>
       <c r="E522" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F522" t="s">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="G522" t="s">
         <v>22</v>
       </c>
       <c r="H522">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="I522">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J522" t="s">
-        <v>818</v>
+        <v>62</v>
       </c>
       <c r="K522" t="s">
         <v>34</v>
       </c>
-      <c r="L522"/>
+      <c r="L522" t="s">
+        <v>2580</v>
+      </c>
       <c r="M522" t="s">
-        <v>813</v>
+        <v>2581</v>
       </c>
       <c r="N522" t="s">
         <v>27</v>
       </c>
       <c r="O522" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="P522" t="s">
-        <v>820</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523" t="s">
-        <v>2576</v>
+        <v>2584</v>
       </c>
       <c r="B523" t="s">
-        <v>138</v>
+        <v>2585</v>
       </c>
       <c r="C523" t="s">
         <v>811</v>
       </c>
       <c r="D523" t="s">
-        <v>138</v>
+        <v>238</v>
       </c>
       <c r="E523" t="s">
         <v>61</v>
       </c>
       <c r="F523" t="s">
         <v>288</v>
       </c>
       <c r="G523" t="s">
         <v>22</v>
       </c>
       <c r="H523">
         <v>2012</v>
       </c>
       <c r="I523">
         <v>2012</v>
       </c>
       <c r="J523" t="s">
         <v>818</v>
       </c>
       <c r="K523" t="s">
         <v>34</v>
       </c>
       <c r="L523"/>
       <c r="M523" t="s">
         <v>813</v>
       </c>
       <c r="N523" t="s">
         <v>27</v>
       </c>
       <c r="O523" t="s">
-        <v>2579</v>
+        <v>2586</v>
       </c>
       <c r="P523" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="B524" t="s">
-        <v>2581</v>
+        <v>138</v>
       </c>
       <c r="C524" t="s">
-        <v>2582</v>
+        <v>811</v>
       </c>
       <c r="D524" t="s">
-        <v>2583</v>
+        <v>138</v>
       </c>
       <c r="E524" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F524" t="s">
-        <v>2584</v>
+        <v>288</v>
       </c>
       <c r="G524" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H524">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="I524">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="J524" t="s">
-        <v>1400</v>
+        <v>818</v>
       </c>
       <c r="K524" t="s">
         <v>34</v>
       </c>
-      <c r="L524" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L524"/>
       <c r="M524" t="s">
-        <v>2586</v>
+        <v>813</v>
       </c>
       <c r="N524" t="s">
         <v>27</v>
       </c>
       <c r="O524" t="s">
         <v>2587</v>
       </c>
       <c r="P524" t="s">
-        <v>2588</v>
+        <v>820</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B525" t="s">
         <v>2589</v>
       </c>
-      <c r="B525" t="s">
+      <c r="C525" t="s">
         <v>2590</v>
       </c>
-      <c r="C525" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D525" t="s">
-        <v>173</v>
+        <v>2591</v>
       </c>
       <c r="E525" t="s">
         <v>20</v>
       </c>
       <c r="F525" t="s">
-        <v>2584</v>
+        <v>2592</v>
       </c>
       <c r="G525" t="s">
         <v>8</v>
       </c>
       <c r="H525">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="I525">
         <v>2024</v>
       </c>
       <c r="J525" t="s">
         <v>1400</v>
       </c>
       <c r="K525" t="s">
         <v>34</v>
       </c>
       <c r="L525" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
       <c r="M525" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="N525" t="s">
         <v>27</v>
       </c>
       <c r="O525" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="P525" t="s">
-        <v>2588</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526" t="s">
-        <v>2593</v>
+        <v>2597</v>
       </c>
       <c r="B526" t="s">
-        <v>2594</v>
+        <v>2598</v>
       </c>
       <c r="C526" t="s">
         <v>811</v>
       </c>
       <c r="D526" t="s">
-        <v>2595</v>
+        <v>173</v>
       </c>
       <c r="E526" t="s">
         <v>20</v>
       </c>
       <c r="F526" t="s">
-        <v>43</v>
+        <v>2592</v>
       </c>
       <c r="G526" t="s">
         <v>8</v>
       </c>
       <c r="H526">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="I526">
         <v>2024</v>
       </c>
       <c r="J526" t="s">
         <v>1400</v>
       </c>
       <c r="K526" t="s">
         <v>34</v>
       </c>
       <c r="L526" t="s">
+        <v>2599</v>
+      </c>
+      <c r="M526" t="s">
+        <v>2594</v>
+      </c>
+      <c r="N526" t="s">
+        <v>27</v>
+      </c>
+      <c r="O526" t="s">
+        <v>2600</v>
+      </c>
+      <c r="P526" t="s">
         <v>2596</v>
-      </c>
-[...10 lines deleted...]
-        <v>2598</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="B527" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="C527" t="s">
-        <v>280</v>
+        <v>811</v>
       </c>
       <c r="D527" t="s">
-        <v>105</v>
+        <v>2603</v>
       </c>
       <c r="E527" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F527" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G527" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H527">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I527">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J527" t="s">
-        <v>87</v>
+        <v>1400</v>
       </c>
       <c r="K527" t="s">
         <v>34</v>
       </c>
-      <c r="L527"/>
+      <c r="L527" t="s">
+        <v>2604</v>
+      </c>
       <c r="M527" t="s">
-        <v>282</v>
+        <v>2594</v>
       </c>
       <c r="N527" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O527" t="s">
-        <v>2601</v>
+        <v>2605</v>
       </c>
       <c r="P527" t="s">
-        <v>2602</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528" t="s">
-        <v>2603</v>
+        <v>2607</v>
       </c>
       <c r="B528" t="s">
-        <v>2604</v>
+        <v>2608</v>
       </c>
       <c r="C528" t="s">
-        <v>2605</v>
+        <v>280</v>
       </c>
       <c r="D528" t="s">
-        <v>2606</v>
+        <v>105</v>
       </c>
       <c r="E528" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F528" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G528" t="s">
         <v>22</v>
       </c>
       <c r="H528">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I528">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="J528" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="K528" t="s">
         <v>34</v>
       </c>
       <c r="L528"/>
       <c r="M528" t="s">
-        <v>2607</v>
+        <v>282</v>
       </c>
       <c r="N528" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O528" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="P528" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="B529" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="C529" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="D529" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="E529" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F529" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G529" t="s">
         <v>22</v>
       </c>
       <c r="H529">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I529">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="J529" t="s">
-        <v>1274</v>
+        <v>33</v>
       </c>
       <c r="K529" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L529"/>
       <c r="M529" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="N529" t="s">
         <v>27</v>
       </c>
       <c r="O529" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="P529" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="B530" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="C530" t="s">
-        <v>2129</v>
+        <v>2620</v>
       </c>
       <c r="D530" t="s">
-        <v>99</v>
+        <v>2621</v>
       </c>
       <c r="E530" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F530" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G530" t="s">
         <v>22</v>
       </c>
       <c r="H530">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I530">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J530" t="s">
-        <v>2168</v>
+        <v>1274</v>
       </c>
       <c r="K530" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L530"/>
       <c r="M530" t="s">
-        <v>2132</v>
+        <v>2622</v>
       </c>
       <c r="N530" t="s">
         <v>27</v>
       </c>
       <c r="O530" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
       <c r="P530" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
       <c r="B531" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
       <c r="C531" t="s">
-        <v>2624</v>
+        <v>2129</v>
       </c>
       <c r="D531" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="E531" t="s">
         <v>20</v>
       </c>
       <c r="F531" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G531" t="s">
         <v>22</v>
       </c>
       <c r="H531">
         <v>2013</v>
       </c>
       <c r="I531">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J531" t="s">
-        <v>1980</v>
+        <v>2168</v>
       </c>
       <c r="K531" t="s">
         <v>34</v>
       </c>
       <c r="L531" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="M531" t="s">
-        <v>2626</v>
+        <v>2132</v>
       </c>
       <c r="N531" t="s">
         <v>27</v>
       </c>
       <c r="O531" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="P531" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="B532" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="C532" t="s">
-        <v>2605</v>
+        <v>2632</v>
       </c>
       <c r="D532" t="s">
-        <v>2631</v>
+        <v>244</v>
       </c>
       <c r="E532" t="s">
         <v>20</v>
       </c>
       <c r="F532" t="s">
         <v>21</v>
       </c>
       <c r="G532" t="s">
         <v>22</v>
       </c>
       <c r="H532">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I532">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="J532" t="s">
-        <v>33</v>
+        <v>1980</v>
       </c>
       <c r="K532" t="s">
         <v>34</v>
       </c>
-      <c r="L532"/>
+      <c r="L532" t="s">
+        <v>2633</v>
+      </c>
       <c r="M532" t="s">
-        <v>2607</v>
+        <v>2634</v>
       </c>
       <c r="N532" t="s">
         <v>27</v>
       </c>
       <c r="O532" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="P532" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="B533" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="C533" t="s">
-        <v>2636</v>
+        <v>2613</v>
       </c>
       <c r="D533" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="E533" t="s">
         <v>20</v>
       </c>
       <c r="F533" t="s">
-        <v>2638</v>
+        <v>21</v>
       </c>
       <c r="G533" t="s">
         <v>22</v>
       </c>
       <c r="H533">
-        <v>1982</v>
+        <v>2009</v>
       </c>
       <c r="I533">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="J533" t="s">
-        <v>2639</v>
+        <v>33</v>
       </c>
       <c r="K533" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L533"/>
       <c r="M533" t="s">
+        <v>2615</v>
+      </c>
+      <c r="N533" t="s">
+        <v>27</v>
+      </c>
+      <c r="O533" t="s">
         <v>2640</v>
       </c>
-      <c r="N533" t="s">
+      <c r="P533" t="s">
         <v>2641</v>
-      </c>
-[...4 lines deleted...]
-        <v>2643</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B534" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C534" t="s">
         <v>2644</v>
       </c>
-      <c r="B534" t="s">
+      <c r="D534" t="s">
         <v>2645</v>
       </c>
-      <c r="C534" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E534" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F534" t="s">
-        <v>52</v>
+        <v>2646</v>
       </c>
       <c r="G534" t="s">
         <v>22</v>
       </c>
       <c r="H534">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="I534">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="J534" t="s">
-        <v>87</v>
+        <v>2647</v>
       </c>
       <c r="K534" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L534"/>
       <c r="M534" t="s">
-        <v>282</v>
+        <v>2648</v>
       </c>
       <c r="N534" t="s">
-        <v>27</v>
+        <v>2649</v>
       </c>
       <c r="O534" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
       <c r="P534" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
       <c r="B535" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
       <c r="C535" t="s">
         <v>280</v>
       </c>
       <c r="D535" t="s">
-        <v>616</v>
+        <v>192</v>
       </c>
       <c r="E535" t="s">
         <v>61</v>
       </c>
       <c r="F535" t="s">
         <v>52</v>
       </c>
       <c r="G535" t="s">
         <v>22</v>
       </c>
       <c r="H535">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I535">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="J535" t="s">
         <v>87</v>
       </c>
       <c r="K535" t="s">
         <v>34</v>
       </c>
-      <c r="L535" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L535"/>
       <c r="M535" t="s">
         <v>282</v>
       </c>
       <c r="N535" t="s">
         <v>27</v>
       </c>
       <c r="O535" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
       <c r="P535" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="B536" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="C536" t="s">
         <v>280</v>
       </c>
       <c r="D536" t="s">
-        <v>152</v>
+        <v>616</v>
       </c>
       <c r="E536" t="s">
         <v>61</v>
       </c>
       <c r="F536" t="s">
         <v>52</v>
       </c>
       <c r="G536" t="s">
         <v>22</v>
       </c>
       <c r="H536">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I536">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="J536" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="K536" t="s">
         <v>34</v>
       </c>
-      <c r="L536"/>
+      <c r="L536" t="s">
+        <v>2658</v>
+      </c>
       <c r="M536" t="s">
         <v>282</v>
       </c>
       <c r="N536" t="s">
         <v>27</v>
       </c>
       <c r="O536" t="s">
-        <v>2655</v>
+        <v>2659</v>
       </c>
       <c r="P536" t="s">
-        <v>2656</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537" t="s">
-        <v>2657</v>
+        <v>2661</v>
       </c>
       <c r="B537" t="s">
-        <v>2658</v>
+        <v>2662</v>
       </c>
       <c r="C537" t="s">
         <v>280</v>
       </c>
       <c r="D537" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="E537" t="s">
         <v>61</v>
       </c>
       <c r="F537" t="s">
         <v>52</v>
       </c>
       <c r="G537" t="s">
         <v>22</v>
       </c>
       <c r="H537">
         <v>2010</v>
       </c>
       <c r="I537">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="J537" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="K537" t="s">
         <v>34</v>
       </c>
-      <c r="L537" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L537"/>
       <c r="M537" t="s">
         <v>282</v>
       </c>
       <c r="N537" t="s">
         <v>27</v>
       </c>
       <c r="O537" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
       <c r="P537" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
       <c r="B538" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="C538" t="s">
         <v>280</v>
       </c>
       <c r="D538" t="s">
-        <v>204</v>
+        <v>99</v>
       </c>
       <c r="E538" t="s">
         <v>61</v>
       </c>
       <c r="F538" t="s">
         <v>52</v>
       </c>
       <c r="G538" t="s">
         <v>22</v>
       </c>
       <c r="H538">
         <v>2010</v>
       </c>
       <c r="I538">
         <v>2010</v>
       </c>
       <c r="J538" t="s">
         <v>87</v>
       </c>
       <c r="K538" t="s">
         <v>34</v>
       </c>
       <c r="L538" t="s">
-        <v>2554</v>
+        <v>2667</v>
       </c>
       <c r="M538" t="s">
         <v>282</v>
       </c>
       <c r="N538" t="s">
         <v>27</v>
       </c>
       <c r="O538" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
       <c r="P538" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
       <c r="B539" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
       <c r="C539" t="s">
         <v>280</v>
       </c>
       <c r="D539" t="s">
-        <v>244</v>
+        <v>204</v>
       </c>
       <c r="E539" t="s">
         <v>61</v>
       </c>
       <c r="F539" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G539" t="s">
         <v>22</v>
       </c>
       <c r="H539">
         <v>2010</v>
       </c>
       <c r="I539">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="J539" t="s">
         <v>87</v>
       </c>
       <c r="K539" t="s">
         <v>34</v>
       </c>
       <c r="L539" t="s">
-        <v>2668</v>
+        <v>2562</v>
       </c>
       <c r="M539" t="s">
         <v>282</v>
       </c>
       <c r="N539" t="s">
         <v>27</v>
       </c>
       <c r="O539" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="P539" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="B540" t="s">
-        <v>1931</v>
+        <v>2675</v>
       </c>
       <c r="C540" t="s">
-        <v>2672</v>
+        <v>280</v>
       </c>
       <c r="D540" t="s">
-        <v>99</v>
+        <v>244</v>
       </c>
       <c r="E540" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F540" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G540" t="s">
         <v>22</v>
       </c>
       <c r="H540">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I540">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J540" t="s">
-        <v>2565</v>
+        <v>87</v>
       </c>
       <c r="K540" t="s">
         <v>34</v>
       </c>
-      <c r="L540"/>
+      <c r="L540" t="s">
+        <v>2676</v>
+      </c>
       <c r="M540" t="s">
-        <v>2673</v>
+        <v>282</v>
       </c>
       <c r="N540" t="s">
         <v>27</v>
       </c>
       <c r="O540" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="P540" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541" t="s">
-        <v>2676</v>
+        <v>2679</v>
       </c>
       <c r="B541" t="s">
-        <v>2677</v>
+        <v>1931</v>
       </c>
       <c r="C541" t="s">
-        <v>646</v>
+        <v>2680</v>
       </c>
       <c r="D541" t="s">
-        <v>238</v>
+        <v>99</v>
       </c>
       <c r="E541" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F541" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="G541" t="s">
         <v>22</v>
       </c>
       <c r="H541">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I541">
         <v>2019</v>
       </c>
       <c r="J541" t="s">
-        <v>70</v>
+        <v>2573</v>
       </c>
       <c r="K541" t="s">
         <v>34</v>
       </c>
-      <c r="L541" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L541"/>
       <c r="M541" t="s">
-        <v>649</v>
+        <v>2681</v>
       </c>
       <c r="N541" t="s">
         <v>27</v>
       </c>
       <c r="O541" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="P541" t="s">
-        <v>2680</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
       <c r="B542" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="C542" t="s">
         <v>646</v>
       </c>
       <c r="D542" t="s">
-        <v>111</v>
+        <v>238</v>
       </c>
       <c r="E542" t="s">
         <v>61</v>
       </c>
       <c r="F542" t="s">
         <v>43</v>
       </c>
       <c r="G542" t="s">
         <v>22</v>
       </c>
       <c r="H542">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="I542">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="J542" t="s">
         <v>70</v>
       </c>
       <c r="K542" t="s">
         <v>34</v>
       </c>
       <c r="L542" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
       <c r="M542" t="s">
         <v>649</v>
       </c>
       <c r="N542" t="s">
         <v>27</v>
       </c>
       <c r="O542" t="s">
-        <v>2684</v>
+        <v>2687</v>
       </c>
       <c r="P542" t="s">
-        <v>2685</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543" t="s">
-        <v>2686</v>
+        <v>2689</v>
       </c>
       <c r="B543" t="s">
-        <v>2687</v>
+        <v>2690</v>
       </c>
       <c r="C543" t="s">
         <v>646</v>
       </c>
       <c r="D543" t="s">
-        <v>510</v>
+        <v>111</v>
       </c>
       <c r="E543" t="s">
         <v>61</v>
       </c>
       <c r="F543" t="s">
         <v>43</v>
       </c>
       <c r="G543" t="s">
         <v>22</v>
       </c>
       <c r="H543">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I543">
         <v>2016</v>
       </c>
       <c r="J543" t="s">
         <v>70</v>
       </c>
       <c r="K543" t="s">
-        <v>1916</v>
+        <v>34</v>
       </c>
       <c r="L543" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
       <c r="M543" t="s">
         <v>649</v>
       </c>
       <c r="N543" t="s">
         <v>27</v>
       </c>
       <c r="O543" t="s">
-        <v>2689</v>
+        <v>2692</v>
       </c>
       <c r="P543" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="B544" t="s">
-        <v>2692</v>
+        <v>2695</v>
       </c>
       <c r="C544" t="s">
         <v>646</v>
       </c>
       <c r="D544" t="s">
-        <v>204</v>
+        <v>510</v>
       </c>
       <c r="E544" t="s">
         <v>61</v>
       </c>
       <c r="F544" t="s">
         <v>43</v>
       </c>
       <c r="G544" t="s">
         <v>22</v>
       </c>
       <c r="H544">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="I544">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="J544" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="K544" t="s">
-        <v>34</v>
+        <v>1916</v>
       </c>
       <c r="L544" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
       <c r="M544" t="s">
         <v>649</v>
       </c>
       <c r="N544" t="s">
         <v>27</v>
       </c>
       <c r="O544" t="s">
-        <v>2694</v>
+        <v>2697</v>
       </c>
       <c r="P544" t="s">
-        <v>2695</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
       <c r="B545" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="C545" t="s">
         <v>646</v>
       </c>
       <c r="D545" t="s">
-        <v>2698</v>
+        <v>204</v>
       </c>
       <c r="E545" t="s">
         <v>61</v>
       </c>
       <c r="F545" t="s">
         <v>43</v>
       </c>
       <c r="G545" t="s">
         <v>22</v>
       </c>
       <c r="H545">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="I545">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J545" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="K545" t="s">
         <v>34</v>
       </c>
       <c r="L545" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="M545" t="s">
         <v>649</v>
       </c>
       <c r="N545" t="s">
         <v>27</v>
       </c>
       <c r="O545" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="P545" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="B546" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="C546" t="s">
-        <v>2393</v>
+        <v>646</v>
       </c>
       <c r="D546" t="s">
-        <v>99</v>
+        <v>2706</v>
       </c>
       <c r="E546" t="s">
         <v>61</v>
       </c>
       <c r="F546" t="s">
-        <v>288</v>
+        <v>43</v>
       </c>
       <c r="G546" t="s">
         <v>22</v>
       </c>
       <c r="H546">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I546">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J546" t="s">
-        <v>1980</v>
+        <v>70</v>
       </c>
       <c r="K546" t="s">
         <v>34</v>
       </c>
       <c r="L546" t="s">
-        <v>2704</v>
+        <v>2707</v>
       </c>
       <c r="M546" t="s">
-        <v>2705</v>
+        <v>649</v>
       </c>
       <c r="N546" t="s">
         <v>27</v>
       </c>
       <c r="O546" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="P546" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="B547" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="C547" t="s">
         <v>2393</v>
       </c>
       <c r="D547" t="s">
-        <v>244</v>
+        <v>99</v>
       </c>
       <c r="E547" t="s">
         <v>61</v>
       </c>
       <c r="F547" t="s">
         <v>288</v>
       </c>
       <c r="G547" t="s">
         <v>22</v>
       </c>
       <c r="H547">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="I547">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="J547" t="s">
         <v>1980</v>
       </c>
       <c r="K547" t="s">
         <v>34</v>
       </c>
       <c r="L547" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="M547" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N547" t="s">
         <v>27</v>
       </c>
       <c r="O547" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="P547" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="B548" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="C548" t="s">
         <v>2393</v>
       </c>
       <c r="D548" t="s">
-        <v>204</v>
+        <v>244</v>
       </c>
       <c r="E548" t="s">
         <v>61</v>
       </c>
       <c r="F548" t="s">
         <v>288</v>
       </c>
       <c r="G548" t="s">
         <v>22</v>
       </c>
       <c r="H548">
         <v>2010</v>
       </c>
       <c r="I548">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="J548" t="s">
         <v>1980</v>
       </c>
       <c r="K548" t="s">
         <v>34</v>
       </c>
       <c r="L548" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="M548" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N548" t="s">
         <v>27</v>
       </c>
       <c r="O548" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
       <c r="P548" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549" t="s">
-        <v>2718</v>
+        <v>2721</v>
       </c>
       <c r="B549" t="s">
-        <v>2719</v>
+        <v>2722</v>
       </c>
       <c r="C549" t="s">
         <v>2393</v>
       </c>
       <c r="D549" t="s">
-        <v>105</v>
+        <v>204</v>
       </c>
       <c r="E549" t="s">
         <v>61</v>
       </c>
       <c r="F549" t="s">
         <v>288</v>
       </c>
       <c r="G549" t="s">
         <v>22</v>
       </c>
       <c r="H549">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="I549">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J549" t="s">
         <v>1980</v>
       </c>
       <c r="K549" t="s">
         <v>34</v>
       </c>
       <c r="L549" t="s">
-        <v>2720</v>
+        <v>2723</v>
       </c>
       <c r="M549" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N549" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O549" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="P549" t="s">
-        <v>2722</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550" t="s">
-        <v>2723</v>
+        <v>2726</v>
       </c>
       <c r="B550" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="C550" t="s">
         <v>2393</v>
       </c>
       <c r="D550" t="s">
-        <v>244</v>
+        <v>105</v>
       </c>
       <c r="E550" t="s">
         <v>61</v>
       </c>
       <c r="F550" t="s">
         <v>288</v>
       </c>
       <c r="G550" t="s">
         <v>22</v>
       </c>
       <c r="H550">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="I550">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J550" t="s">
         <v>1980</v>
       </c>
       <c r="K550" t="s">
         <v>34</v>
       </c>
       <c r="L550" t="s">
-        <v>2725</v>
+        <v>2728</v>
       </c>
       <c r="M550" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N550" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O550" t="s">
-        <v>2726</v>
+        <v>2729</v>
       </c>
       <c r="P550" t="s">
-        <v>2727</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="B551" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="C551" t="s">
         <v>2393</v>
       </c>
       <c r="D551" t="s">
-        <v>111</v>
+        <v>244</v>
       </c>
       <c r="E551" t="s">
         <v>61</v>
       </c>
       <c r="F551" t="s">
         <v>288</v>
       </c>
       <c r="G551" t="s">
         <v>22</v>
       </c>
       <c r="H551">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="I551">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J551" t="s">
         <v>1980</v>
       </c>
       <c r="K551" t="s">
         <v>34</v>
       </c>
       <c r="L551" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="M551" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N551" t="s">
         <v>27</v>
       </c>
       <c r="O551" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
       <c r="P551" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552" t="s">
-        <v>2733</v>
+        <v>2736</v>
       </c>
       <c r="B552" t="s">
-        <v>2734</v>
+        <v>2737</v>
       </c>
       <c r="C552" t="s">
         <v>2393</v>
       </c>
       <c r="D552" t="s">
         <v>111</v>
       </c>
       <c r="E552" t="s">
         <v>61</v>
       </c>
       <c r="F552" t="s">
         <v>288</v>
       </c>
       <c r="G552" t="s">
         <v>22</v>
       </c>
       <c r="H552">
         <v>1996</v>
       </c>
       <c r="I552">
         <v>2012</v>
       </c>
       <c r="J552" t="s">
         <v>1980</v>
       </c>
       <c r="K552" t="s">
         <v>34</v>
       </c>
       <c r="L552" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
       <c r="M552" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N552" t="s">
         <v>27</v>
       </c>
       <c r="O552" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
       <c r="P552" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="B553" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="C553" t="s">
         <v>2393</v>
       </c>
       <c r="D553" t="s">
-        <v>544</v>
+        <v>111</v>
       </c>
       <c r="E553" t="s">
         <v>61</v>
       </c>
       <c r="F553" t="s">
         <v>288</v>
       </c>
       <c r="G553" t="s">
         <v>22</v>
       </c>
       <c r="H553">
         <v>1996</v>
       </c>
       <c r="I553">
         <v>2012</v>
       </c>
       <c r="J553" t="s">
         <v>1980</v>
       </c>
       <c r="K553" t="s">
         <v>34</v>
       </c>
       <c r="L553" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
       <c r="M553" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N553" t="s">
         <v>27</v>
       </c>
       <c r="O553" t="s">
-        <v>2741</v>
+        <v>2744</v>
       </c>
       <c r="P553" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="B554" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
       <c r="C554" t="s">
         <v>2393</v>
       </c>
       <c r="D554" t="s">
-        <v>244</v>
+        <v>544</v>
       </c>
       <c r="E554" t="s">
         <v>61</v>
       </c>
       <c r="F554" t="s">
         <v>288</v>
       </c>
       <c r="G554" t="s">
         <v>22</v>
       </c>
       <c r="H554">
         <v>1996</v>
       </c>
       <c r="I554">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J554" t="s">
         <v>1980</v>
       </c>
       <c r="K554" t="s">
         <v>34</v>
       </c>
       <c r="L554" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
       <c r="M554" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N554" t="s">
         <v>27</v>
       </c>
       <c r="O554" t="s">
-        <v>2746</v>
+        <v>2749</v>
       </c>
       <c r="P554" t="s">
-        <v>2747</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555" t="s">
-        <v>2748</v>
+        <v>2751</v>
       </c>
       <c r="B555" t="s">
-        <v>2749</v>
+        <v>2752</v>
       </c>
       <c r="C555" t="s">
         <v>2393</v>
       </c>
       <c r="D555" t="s">
-        <v>544</v>
+        <v>244</v>
       </c>
       <c r="E555" t="s">
         <v>61</v>
       </c>
       <c r="F555" t="s">
         <v>288</v>
       </c>
       <c r="G555" t="s">
         <v>22</v>
       </c>
       <c r="H555">
         <v>1996</v>
       </c>
       <c r="I555">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J555" t="s">
         <v>1980</v>
       </c>
       <c r="K555" t="s">
         <v>34</v>
       </c>
       <c r="L555" t="s">
-        <v>2750</v>
+        <v>2753</v>
       </c>
       <c r="M555" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N555" t="s">
         <v>27</v>
       </c>
       <c r="O555" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="P555" t="s">
-        <v>2752</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556" t="s">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="B556" t="s">
-        <v>2754</v>
+        <v>2757</v>
       </c>
       <c r="C556" t="s">
         <v>2393</v>
       </c>
       <c r="D556" t="s">
         <v>544</v>
       </c>
       <c r="E556" t="s">
         <v>61</v>
       </c>
       <c r="F556" t="s">
         <v>288</v>
       </c>
       <c r="G556" t="s">
         <v>22</v>
       </c>
       <c r="H556">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="I556">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J556" t="s">
         <v>1980</v>
       </c>
       <c r="K556" t="s">
         <v>34</v>
       </c>
       <c r="L556" t="s">
-        <v>2755</v>
+        <v>2758</v>
       </c>
       <c r="M556" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N556" t="s">
         <v>27</v>
       </c>
       <c r="O556" t="s">
-        <v>2756</v>
+        <v>2759</v>
       </c>
       <c r="P556" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
       <c r="B557" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="C557" t="s">
         <v>2393</v>
       </c>
       <c r="D557" t="s">
-        <v>244</v>
+        <v>544</v>
       </c>
       <c r="E557" t="s">
         <v>61</v>
       </c>
       <c r="F557" t="s">
         <v>288</v>
       </c>
       <c r="G557" t="s">
         <v>22</v>
       </c>
       <c r="H557">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="I557">
         <v>2012</v>
       </c>
       <c r="J557" t="s">
         <v>1980</v>
       </c>
       <c r="K557" t="s">
         <v>34</v>
       </c>
       <c r="L557" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
       <c r="M557" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N557" t="s">
         <v>27</v>
       </c>
       <c r="O557" t="s">
-        <v>2761</v>
+        <v>2764</v>
       </c>
       <c r="P557" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
       <c r="B558" t="s">
-        <v>2764</v>
+        <v>2767</v>
       </c>
       <c r="C558" t="s">
         <v>2393</v>
       </c>
       <c r="D558" t="s">
-        <v>204</v>
+        <v>244</v>
       </c>
       <c r="E558" t="s">
         <v>61</v>
       </c>
       <c r="F558" t="s">
         <v>288</v>
       </c>
       <c r="G558" t="s">
         <v>22</v>
       </c>
       <c r="H558">
         <v>1998</v>
       </c>
       <c r="I558">
         <v>2012</v>
       </c>
       <c r="J558" t="s">
-        <v>818</v>
+        <v>1980</v>
       </c>
       <c r="K558" t="s">
         <v>34</v>
       </c>
       <c r="L558" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="M558" t="s">
-        <v>2766</v>
+        <v>2713</v>
       </c>
       <c r="N558" t="s">
         <v>27</v>
       </c>
       <c r="O558" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="P558" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="B559" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
       <c r="C559" t="s">
         <v>2393</v>
       </c>
       <c r="D559" t="s">
-        <v>1929</v>
+        <v>204</v>
       </c>
       <c r="E559" t="s">
         <v>61</v>
       </c>
       <c r="F559" t="s">
         <v>288</v>
       </c>
       <c r="G559" t="s">
         <v>22</v>
       </c>
       <c r="H559">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="I559">
         <v>2012</v>
       </c>
       <c r="J559" t="s">
-        <v>1980</v>
+        <v>818</v>
       </c>
       <c r="K559" t="s">
         <v>34</v>
       </c>
       <c r="L559" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
       <c r="M559" t="s">
-        <v>2705</v>
+        <v>2774</v>
       </c>
       <c r="N559" t="s">
         <v>27</v>
       </c>
       <c r="O559" t="s">
-        <v>2772</v>
+        <v>2775</v>
       </c>
       <c r="P559" t="s">
-        <v>2773</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560" t="s">
-        <v>2774</v>
+        <v>2777</v>
       </c>
       <c r="B560" t="s">
-        <v>2775</v>
+        <v>2778</v>
       </c>
       <c r="C560" t="s">
         <v>2393</v>
       </c>
       <c r="D560" t="s">
-        <v>238</v>
+        <v>1929</v>
       </c>
       <c r="E560" t="s">
         <v>61</v>
       </c>
       <c r="F560" t="s">
         <v>288</v>
       </c>
       <c r="G560" t="s">
         <v>22</v>
       </c>
       <c r="H560">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="I560">
         <v>2012</v>
       </c>
       <c r="J560" t="s">
         <v>1980</v>
       </c>
       <c r="K560" t="s">
         <v>34</v>
       </c>
       <c r="L560" t="s">
-        <v>2776</v>
+        <v>2779</v>
       </c>
       <c r="M560" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N560" t="s">
         <v>27</v>
       </c>
       <c r="O560" t="s">
-        <v>2777</v>
+        <v>2780</v>
       </c>
       <c r="P560" t="s">
-        <v>2778</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561" t="s">
-        <v>2779</v>
+        <v>2782</v>
       </c>
       <c r="B561" t="s">
-        <v>2780</v>
+        <v>2783</v>
       </c>
       <c r="C561" t="s">
         <v>2393</v>
       </c>
       <c r="D561" t="s">
-        <v>2781</v>
+        <v>238</v>
       </c>
       <c r="E561" t="s">
         <v>61</v>
       </c>
       <c r="F561" t="s">
         <v>288</v>
       </c>
       <c r="G561" t="s">
         <v>22</v>
       </c>
       <c r="H561">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="I561">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J561" t="s">
         <v>1980</v>
       </c>
       <c r="K561" t="s">
         <v>34</v>
       </c>
       <c r="L561" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="M561" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N561" t="s">
         <v>27</v>
       </c>
       <c r="O561" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="P561" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="B562" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="C562" t="s">
         <v>2393</v>
       </c>
       <c r="D562" t="s">
-        <v>325</v>
+        <v>2789</v>
       </c>
       <c r="E562" t="s">
         <v>61</v>
       </c>
       <c r="F562" t="s">
         <v>288</v>
       </c>
       <c r="G562" t="s">
         <v>22</v>
       </c>
       <c r="H562">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="I562">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J562" t="s">
         <v>1980</v>
       </c>
       <c r="K562" t="s">
         <v>34</v>
       </c>
       <c r="L562" t="s">
-        <v>2787</v>
+        <v>2790</v>
       </c>
       <c r="M562" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N562" t="s">
         <v>27</v>
       </c>
       <c r="O562" t="s">
-        <v>2788</v>
+        <v>2791</v>
       </c>
       <c r="P562" t="s">
-        <v>2789</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="B563" t="s">
-        <v>2791</v>
+        <v>2794</v>
       </c>
       <c r="C563" t="s">
         <v>2393</v>
       </c>
       <c r="D563" t="s">
-        <v>544</v>
+        <v>325</v>
       </c>
       <c r="E563" t="s">
         <v>61</v>
       </c>
       <c r="F563" t="s">
         <v>288</v>
       </c>
       <c r="G563" t="s">
         <v>22</v>
       </c>
       <c r="H563">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="I563">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="J563" t="s">
         <v>1980</v>
       </c>
       <c r="K563" t="s">
         <v>34</v>
       </c>
       <c r="L563" t="s">
-        <v>2792</v>
+        <v>2795</v>
       </c>
       <c r="M563" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N563" t="s">
         <v>27</v>
       </c>
       <c r="O563" t="s">
-        <v>2793</v>
+        <v>2796</v>
       </c>
       <c r="P563" t="s">
-        <v>2794</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="B564" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="C564" t="s">
         <v>2393</v>
       </c>
       <c r="D564" t="s">
-        <v>204</v>
+        <v>544</v>
       </c>
       <c r="E564" t="s">
         <v>61</v>
       </c>
       <c r="F564" t="s">
         <v>288</v>
       </c>
       <c r="G564" t="s">
         <v>22</v>
       </c>
       <c r="H564">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="I564">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="J564" t="s">
-        <v>818</v>
+        <v>1980</v>
       </c>
       <c r="K564" t="s">
         <v>34</v>
       </c>
       <c r="L564" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
       <c r="M564" t="s">
-        <v>2766</v>
+        <v>2713</v>
       </c>
       <c r="N564" t="s">
         <v>27</v>
       </c>
       <c r="O564" t="s">
-        <v>2798</v>
+        <v>2801</v>
       </c>
       <c r="P564" t="s">
-        <v>2768</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565" t="s">
-        <v>2799</v>
+        <v>2803</v>
       </c>
       <c r="B565" t="s">
-        <v>2800</v>
+        <v>2804</v>
       </c>
       <c r="C565" t="s">
         <v>2393</v>
       </c>
       <c r="D565" t="s">
-        <v>1235</v>
+        <v>204</v>
       </c>
       <c r="E565" t="s">
         <v>61</v>
       </c>
       <c r="F565" t="s">
         <v>288</v>
       </c>
       <c r="G565" t="s">
         <v>22</v>
       </c>
       <c r="H565">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="I565">
         <v>2012</v>
       </c>
       <c r="J565" t="s">
-        <v>1980</v>
+        <v>818</v>
       </c>
       <c r="K565" t="s">
         <v>34</v>
       </c>
       <c r="L565" t="s">
-        <v>2801</v>
+        <v>2805</v>
       </c>
       <c r="M565" t="s">
-        <v>2705</v>
+        <v>2774</v>
       </c>
       <c r="N565" t="s">
         <v>27</v>
       </c>
       <c r="O565" t="s">
-        <v>2802</v>
+        <v>2806</v>
       </c>
       <c r="P565" t="s">
-        <v>2803</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566" t="s">
-        <v>2804</v>
+        <v>2807</v>
       </c>
       <c r="B566" t="s">
-        <v>2805</v>
+        <v>2808</v>
       </c>
       <c r="C566" t="s">
         <v>2393</v>
       </c>
       <c r="D566" t="s">
-        <v>244</v>
+        <v>1235</v>
       </c>
       <c r="E566" t="s">
         <v>61</v>
       </c>
       <c r="F566" t="s">
         <v>288</v>
       </c>
       <c r="G566" t="s">
         <v>22</v>
       </c>
       <c r="H566">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="I566">
         <v>2012</v>
       </c>
       <c r="J566" t="s">
         <v>1980</v>
       </c>
       <c r="K566" t="s">
         <v>34</v>
       </c>
       <c r="L566" t="s">
-        <v>2806</v>
+        <v>2809</v>
       </c>
       <c r="M566" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N566" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O566" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="P566" t="s">
-        <v>2808</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567" t="s">
-        <v>2809</v>
+        <v>2812</v>
       </c>
       <c r="B567" t="s">
-        <v>2810</v>
+        <v>2813</v>
       </c>
       <c r="C567" t="s">
         <v>2393</v>
       </c>
       <c r="D567" t="s">
-        <v>544</v>
+        <v>244</v>
       </c>
       <c r="E567" t="s">
         <v>61</v>
       </c>
       <c r="F567" t="s">
         <v>288</v>
       </c>
       <c r="G567" t="s">
         <v>22</v>
       </c>
       <c r="H567">
         <v>2004</v>
       </c>
       <c r="I567">
         <v>2012</v>
       </c>
       <c r="J567" t="s">
         <v>1980</v>
       </c>
       <c r="K567" t="s">
         <v>34</v>
       </c>
       <c r="L567" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="M567" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N567" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O567" t="s">
-        <v>2812</v>
+        <v>2815</v>
       </c>
       <c r="P567" t="s">
-        <v>2813</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568" t="s">
-        <v>2814</v>
+        <v>2817</v>
       </c>
       <c r="B568" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="C568" t="s">
         <v>2393</v>
       </c>
       <c r="D568" t="s">
         <v>544</v>
       </c>
       <c r="E568" t="s">
         <v>61</v>
       </c>
       <c r="F568" t="s">
         <v>288</v>
       </c>
       <c r="G568" t="s">
         <v>22</v>
       </c>
       <c r="H568">
         <v>2004</v>
       </c>
       <c r="I568">
         <v>2012</v>
       </c>
       <c r="J568" t="s">
         <v>1980</v>
       </c>
       <c r="K568" t="s">
         <v>34</v>
       </c>
       <c r="L568" t="s">
-        <v>2811</v>
+        <v>2819</v>
       </c>
       <c r="M568" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N568" t="s">
         <v>27</v>
       </c>
       <c r="O568" t="s">
-        <v>2816</v>
+        <v>2820</v>
       </c>
       <c r="P568" t="s">
-        <v>2817</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569" t="s">
-        <v>2818</v>
+        <v>2822</v>
       </c>
       <c r="B569" t="s">
-        <v>2819</v>
+        <v>2823</v>
       </c>
       <c r="C569" t="s">
         <v>2393</v>
       </c>
       <c r="D569" t="s">
-        <v>325</v>
+        <v>544</v>
       </c>
       <c r="E569" t="s">
         <v>61</v>
       </c>
       <c r="F569" t="s">
         <v>288</v>
       </c>
       <c r="G569" t="s">
         <v>22</v>
       </c>
       <c r="H569">
         <v>2004</v>
       </c>
       <c r="I569">
         <v>2012</v>
       </c>
       <c r="J569" t="s">
         <v>1980</v>
       </c>
       <c r="K569" t="s">
         <v>34</v>
       </c>
       <c r="L569" t="s">
-        <v>2820</v>
+        <v>2819</v>
       </c>
       <c r="M569" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N569" t="s">
         <v>27</v>
       </c>
       <c r="O569" t="s">
-        <v>2821</v>
+        <v>2824</v>
       </c>
       <c r="P569" t="s">
-        <v>2822</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
       <c r="B570" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="C570" t="s">
         <v>2393</v>
       </c>
       <c r="D570" t="s">
-        <v>111</v>
+        <v>325</v>
       </c>
       <c r="E570" t="s">
         <v>61</v>
       </c>
       <c r="F570" t="s">
         <v>288</v>
       </c>
       <c r="G570" t="s">
         <v>22</v>
       </c>
       <c r="H570">
         <v>2004</v>
       </c>
       <c r="I570">
         <v>2012</v>
       </c>
       <c r="J570" t="s">
         <v>1980</v>
       </c>
       <c r="K570" t="s">
         <v>34</v>
       </c>
       <c r="L570" t="s">
-        <v>2730</v>
+        <v>2828</v>
       </c>
       <c r="M570" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N570" t="s">
         <v>27</v>
       </c>
       <c r="O570" t="s">
-        <v>2825</v>
+        <v>2829</v>
       </c>
       <c r="P570" t="s">
-        <v>2826</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="571" spans="1:16">
       <c r="A571" t="s">
-        <v>2827</v>
+        <v>2831</v>
       </c>
       <c r="B571" t="s">
-        <v>2828</v>
+        <v>2832</v>
       </c>
       <c r="C571" t="s">
         <v>2393</v>
       </c>
       <c r="D571" t="s">
         <v>111</v>
       </c>
       <c r="E571" t="s">
         <v>61</v>
       </c>
       <c r="F571" t="s">
         <v>288</v>
       </c>
       <c r="G571" t="s">
         <v>22</v>
       </c>
       <c r="H571">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="I571">
         <v>2012</v>
       </c>
       <c r="J571" t="s">
         <v>1980</v>
       </c>
       <c r="K571" t="s">
         <v>34</v>
       </c>
       <c r="L571" t="s">
-        <v>2829</v>
+        <v>2738</v>
       </c>
       <c r="M571" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N571" t="s">
         <v>27</v>
       </c>
       <c r="O571" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
       <c r="P571" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="572" spans="1:16">
       <c r="A572" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="B572" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
       <c r="C572" t="s">
         <v>2393</v>
       </c>
       <c r="D572" t="s">
-        <v>544</v>
+        <v>111</v>
       </c>
       <c r="E572" t="s">
         <v>61</v>
       </c>
       <c r="F572" t="s">
         <v>288</v>
       </c>
       <c r="G572" t="s">
         <v>22</v>
       </c>
       <c r="H572">
         <v>2005</v>
       </c>
       <c r="I572">
         <v>2012</v>
       </c>
       <c r="J572" t="s">
         <v>1980</v>
       </c>
       <c r="K572" t="s">
         <v>34</v>
       </c>
       <c r="L572" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="M572" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N572" t="s">
         <v>27</v>
       </c>
       <c r="O572" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
       <c r="P572" t="s">
-        <v>2836</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="573" spans="1:16">
       <c r="A573" t="s">
-        <v>2837</v>
+        <v>2840</v>
       </c>
       <c r="B573" t="s">
-        <v>2838</v>
+        <v>2841</v>
       </c>
       <c r="C573" t="s">
         <v>2393</v>
       </c>
       <c r="D573" t="s">
-        <v>111</v>
+        <v>544</v>
       </c>
       <c r="E573" t="s">
         <v>61</v>
       </c>
       <c r="F573" t="s">
         <v>288</v>
       </c>
       <c r="G573" t="s">
         <v>22</v>
       </c>
       <c r="H573">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I573">
         <v>2012</v>
       </c>
       <c r="J573" t="s">
         <v>1980</v>
       </c>
       <c r="K573" t="s">
         <v>34</v>
       </c>
       <c r="L573" t="s">
-        <v>2839</v>
+        <v>2842</v>
       </c>
       <c r="M573" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N573" t="s">
         <v>27</v>
       </c>
       <c r="O573" t="s">
-        <v>2840</v>
+        <v>2843</v>
       </c>
       <c r="P573" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="574" spans="1:16">
       <c r="A574" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
       <c r="B574" t="s">
-        <v>2843</v>
+        <v>2846</v>
       </c>
       <c r="C574" t="s">
         <v>2393</v>
       </c>
       <c r="D574" t="s">
-        <v>678</v>
+        <v>111</v>
       </c>
       <c r="E574" t="s">
         <v>61</v>
       </c>
       <c r="F574" t="s">
         <v>288</v>
       </c>
       <c r="G574" t="s">
         <v>22</v>
       </c>
       <c r="H574">
         <v>2007</v>
       </c>
       <c r="I574">
         <v>2012</v>
       </c>
       <c r="J574" t="s">
         <v>1980</v>
       </c>
       <c r="K574" t="s">
         <v>34</v>
       </c>
       <c r="L574" t="s">
-        <v>2844</v>
+        <v>2847</v>
       </c>
       <c r="M574" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N574" t="s">
         <v>27</v>
       </c>
       <c r="O574" t="s">
-        <v>2845</v>
+        <v>2848</v>
       </c>
       <c r="P574" t="s">
-        <v>2846</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="575" spans="1:16">
       <c r="A575" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
       <c r="B575" t="s">
-        <v>2848</v>
+        <v>2851</v>
       </c>
       <c r="C575" t="s">
         <v>2393</v>
       </c>
       <c r="D575" t="s">
-        <v>550</v>
+        <v>678</v>
       </c>
       <c r="E575" t="s">
         <v>61</v>
       </c>
       <c r="F575" t="s">
         <v>288</v>
       </c>
       <c r="G575" t="s">
         <v>22</v>
       </c>
       <c r="H575">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="I575">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J575" t="s">
-        <v>818</v>
+        <v>1980</v>
       </c>
       <c r="K575" t="s">
         <v>34</v>
       </c>
       <c r="L575" t="s">
-        <v>2849</v>
+        <v>2852</v>
       </c>
       <c r="M575" t="s">
-        <v>2766</v>
+        <v>2713</v>
       </c>
       <c r="N575" t="s">
         <v>27</v>
       </c>
       <c r="O575" t="s">
-        <v>2850</v>
+        <v>2853</v>
       </c>
       <c r="P575" t="s">
-        <v>2768</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="576" spans="1:16">
       <c r="A576" t="s">
-        <v>2851</v>
+        <v>2855</v>
       </c>
       <c r="B576" t="s">
-        <v>2852</v>
+        <v>2856</v>
       </c>
       <c r="C576" t="s">
         <v>2393</v>
       </c>
       <c r="D576" t="s">
-        <v>185</v>
+        <v>550</v>
       </c>
       <c r="E576" t="s">
         <v>61</v>
       </c>
       <c r="F576" t="s">
         <v>288</v>
       </c>
       <c r="G576" t="s">
         <v>22</v>
       </c>
       <c r="H576">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="I576">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J576" t="s">
-        <v>1980</v>
+        <v>818</v>
       </c>
       <c r="K576" t="s">
         <v>34</v>
       </c>
       <c r="L576" t="s">
-        <v>2853</v>
+        <v>2857</v>
       </c>
       <c r="M576" t="s">
-        <v>2705</v>
+        <v>2774</v>
       </c>
       <c r="N576" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O576" t="s">
-        <v>2854</v>
+        <v>2858</v>
       </c>
       <c r="P576" t="s">
-        <v>2855</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="577" spans="1:16">
       <c r="A577" t="s">
-        <v>2856</v>
+        <v>2859</v>
       </c>
       <c r="B577" t="s">
-        <v>2857</v>
+        <v>2860</v>
       </c>
       <c r="C577" t="s">
         <v>2393</v>
       </c>
       <c r="D577" t="s">
-        <v>2858</v>
+        <v>185</v>
       </c>
       <c r="E577" t="s">
         <v>61</v>
       </c>
       <c r="F577" t="s">
         <v>288</v>
       </c>
       <c r="G577" t="s">
         <v>22</v>
       </c>
       <c r="H577">
         <v>2008</v>
       </c>
       <c r="I577">
         <v>2012</v>
       </c>
       <c r="J577" t="s">
         <v>1980</v>
       </c>
       <c r="K577" t="s">
         <v>34</v>
       </c>
       <c r="L577" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="M577" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N577" t="s">
         <v>36</v>
       </c>
       <c r="O577" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="P577" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="578" spans="1:16">
       <c r="A578" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="B578" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="C578" t="s">
         <v>2393</v>
       </c>
       <c r="D578" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="E578" t="s">
         <v>61</v>
       </c>
       <c r="F578" t="s">
         <v>288</v>
       </c>
       <c r="G578" t="s">
         <v>22</v>
       </c>
       <c r="H578">
         <v>2008</v>
       </c>
       <c r="I578">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="J578" t="s">
         <v>1980</v>
       </c>
       <c r="K578" t="s">
         <v>34</v>
       </c>
       <c r="L578" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="M578" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N578" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O578" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="P578" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="579" spans="1:16">
       <c r="A579" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="B579" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="C579" t="s">
         <v>2393</v>
       </c>
       <c r="D579" t="s">
-        <v>105</v>
+        <v>2872</v>
       </c>
       <c r="E579" t="s">
         <v>61</v>
       </c>
       <c r="F579" t="s">
         <v>288</v>
       </c>
       <c r="G579" t="s">
         <v>22</v>
       </c>
       <c r="H579">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="I579">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J579" t="s">
-        <v>818</v>
+        <v>1980</v>
       </c>
       <c r="K579" t="s">
         <v>34</v>
       </c>
       <c r="L579" t="s">
-        <v>2870</v>
+        <v>2873</v>
       </c>
       <c r="M579" t="s">
-        <v>2766</v>
+        <v>2713</v>
       </c>
       <c r="N579" t="s">
         <v>27</v>
       </c>
       <c r="O579" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="P579" t="s">
-        <v>2768</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="580" spans="1:16">
       <c r="A580" t="s">
-        <v>2872</v>
+        <v>2876</v>
       </c>
       <c r="B580" t="s">
-        <v>2873</v>
+        <v>2877</v>
       </c>
       <c r="C580" t="s">
         <v>2393</v>
       </c>
       <c r="D580" t="s">
-        <v>479</v>
+        <v>105</v>
       </c>
       <c r="E580" t="s">
         <v>61</v>
       </c>
       <c r="F580" t="s">
         <v>288</v>
       </c>
       <c r="G580" t="s">
         <v>22</v>
       </c>
       <c r="H580">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="I580">
         <v>2012</v>
       </c>
       <c r="J580" t="s">
         <v>818</v>
       </c>
       <c r="K580" t="s">
         <v>34</v>
       </c>
       <c r="L580" t="s">
-        <v>2874</v>
+        <v>2878</v>
       </c>
       <c r="M580" t="s">
-        <v>2766</v>
+        <v>2774</v>
       </c>
       <c r="N580" t="s">
         <v>27</v>
       </c>
       <c r="O580" t="s">
-        <v>2875</v>
+        <v>2879</v>
       </c>
       <c r="P580" t="s">
-        <v>2768</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="581" spans="1:16">
       <c r="A581" t="s">
-        <v>2876</v>
+        <v>2880</v>
       </c>
       <c r="B581" t="s">
-        <v>2877</v>
+        <v>2881</v>
       </c>
       <c r="C581" t="s">
         <v>2393</v>
       </c>
       <c r="D581" t="s">
-        <v>105</v>
+        <v>479</v>
       </c>
       <c r="E581" t="s">
         <v>61</v>
       </c>
       <c r="F581" t="s">
         <v>288</v>
       </c>
       <c r="G581" t="s">
         <v>22</v>
       </c>
       <c r="H581">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I581">
         <v>2012</v>
       </c>
       <c r="J581" t="s">
-        <v>1980</v>
+        <v>818</v>
       </c>
       <c r="K581" t="s">
         <v>34</v>
       </c>
       <c r="L581" t="s">
-        <v>2878</v>
+        <v>2882</v>
       </c>
       <c r="M581" t="s">
-        <v>2705</v>
+        <v>2774</v>
       </c>
       <c r="N581" t="s">
         <v>27</v>
       </c>
       <c r="O581" t="s">
-        <v>2879</v>
+        <v>2883</v>
       </c>
       <c r="P581" t="s">
-        <v>2880</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="582" spans="1:16">
       <c r="A582" t="s">
-        <v>2881</v>
+        <v>2884</v>
       </c>
       <c r="B582" t="s">
-        <v>2882</v>
+        <v>2885</v>
       </c>
       <c r="C582" t="s">
         <v>2393</v>
       </c>
       <c r="D582" t="s">
-        <v>244</v>
+        <v>105</v>
       </c>
       <c r="E582" t="s">
         <v>61</v>
       </c>
       <c r="F582" t="s">
         <v>288</v>
       </c>
       <c r="G582" t="s">
         <v>22</v>
       </c>
       <c r="H582">
         <v>2009</v>
       </c>
       <c r="I582">
         <v>2012</v>
       </c>
       <c r="J582" t="s">
         <v>1980</v>
       </c>
       <c r="K582" t="s">
         <v>34</v>
       </c>
       <c r="L582" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="M582" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N582" t="s">
         <v>27</v>
       </c>
       <c r="O582" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="P582" t="s">
-        <v>2885</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="583" spans="1:16">
       <c r="A583" t="s">
-        <v>2886</v>
+        <v>2889</v>
       </c>
       <c r="B583" t="s">
-        <v>2887</v>
+        <v>2890</v>
       </c>
       <c r="C583" t="s">
         <v>2393</v>
       </c>
       <c r="D583" t="s">
-        <v>1252</v>
+        <v>244</v>
       </c>
       <c r="E583" t="s">
         <v>61</v>
       </c>
       <c r="F583" t="s">
         <v>288</v>
       </c>
       <c r="G583" t="s">
         <v>22</v>
       </c>
       <c r="H583">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I583">
         <v>2012</v>
       </c>
       <c r="J583" t="s">
         <v>1980</v>
       </c>
       <c r="K583" t="s">
         <v>34</v>
       </c>
       <c r="L583" t="s">
-        <v>2888</v>
+        <v>2891</v>
       </c>
       <c r="M583" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N583" t="s">
         <v>27</v>
       </c>
       <c r="O583" t="s">
-        <v>2889</v>
+        <v>2892</v>
       </c>
       <c r="P583" t="s">
-        <v>2890</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="584" spans="1:16">
       <c r="A584" t="s">
-        <v>2891</v>
+        <v>2894</v>
       </c>
       <c r="B584" t="s">
-        <v>2892</v>
+        <v>2895</v>
       </c>
       <c r="C584" t="s">
         <v>2393</v>
       </c>
       <c r="D584" t="s">
-        <v>1929</v>
+        <v>1252</v>
       </c>
       <c r="E584" t="s">
         <v>61</v>
       </c>
       <c r="F584" t="s">
         <v>288</v>
       </c>
       <c r="G584" t="s">
         <v>22</v>
       </c>
       <c r="H584">
         <v>2010</v>
       </c>
       <c r="I584">
         <v>2012</v>
       </c>
       <c r="J584" t="s">
         <v>1980</v>
       </c>
       <c r="K584" t="s">
         <v>34</v>
       </c>
       <c r="L584" t="s">
-        <v>2893</v>
+        <v>2896</v>
       </c>
       <c r="M584" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N584" t="s">
         <v>27</v>
       </c>
       <c r="O584" t="s">
-        <v>2894</v>
+        <v>2897</v>
       </c>
       <c r="P584" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="585" spans="1:16">
       <c r="A585" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="B585" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="C585" t="s">
         <v>2393</v>
       </c>
       <c r="D585" t="s">
-        <v>2898</v>
+        <v>1929</v>
       </c>
       <c r="E585" t="s">
         <v>61</v>
       </c>
       <c r="F585" t="s">
         <v>288</v>
       </c>
       <c r="G585" t="s">
         <v>22</v>
       </c>
       <c r="H585">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I585">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J585" t="s">
         <v>1980</v>
       </c>
       <c r="K585" t="s">
-        <v>2899</v>
+        <v>34</v>
       </c>
       <c r="L585" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="M585" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="N585" t="s">
-        <v>2034</v>
+        <v>27</v>
       </c>
       <c r="O585" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="P585" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="586" spans="1:16">
       <c r="A586" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="B586" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="C586" t="s">
-        <v>654</v>
+        <v>2393</v>
       </c>
       <c r="D586" t="s">
-        <v>138</v>
+        <v>2906</v>
       </c>
       <c r="E586" t="s">
         <v>61</v>
       </c>
       <c r="F586" t="s">
         <v>288</v>
       </c>
       <c r="G586" t="s">
         <v>22</v>
       </c>
       <c r="H586">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I586">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="J586" t="s">
-        <v>818</v>
+        <v>1980</v>
       </c>
       <c r="K586" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L586"/>
+        <v>2907</v>
+      </c>
+      <c r="L586" t="s">
+        <v>2908</v>
+      </c>
       <c r="M586" t="s">
-        <v>2905</v>
+        <v>2713</v>
       </c>
       <c r="N586" t="s">
-        <v>27</v>
+        <v>2034</v>
       </c>
       <c r="O586" t="s">
-        <v>2906</v>
+        <v>2909</v>
       </c>
       <c r="P586" t="s">
-        <v>2907</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="587" spans="1:16">
       <c r="A587" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="B587" t="s">
-        <v>2909</v>
+        <v>2912</v>
       </c>
       <c r="C587" t="s">
         <v>654</v>
       </c>
       <c r="D587" t="s">
-        <v>1057</v>
+        <v>138</v>
       </c>
       <c r="E587" t="s">
         <v>61</v>
       </c>
       <c r="F587" t="s">
         <v>288</v>
       </c>
       <c r="G587" t="s">
         <v>22</v>
       </c>
       <c r="H587">
         <v>2012</v>
       </c>
       <c r="I587">
         <v>2012</v>
       </c>
       <c r="J587" t="s">
         <v>818</v>
       </c>
       <c r="K587" t="s">
         <v>34</v>
       </c>
       <c r="L587"/>
       <c r="M587" t="s">
-        <v>2905</v>
+        <v>2913</v>
       </c>
       <c r="N587" t="s">
         <v>27</v>
       </c>
       <c r="O587" t="s">
-        <v>2910</v>
+        <v>2914</v>
       </c>
       <c r="P587" t="s">
-        <v>2911</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="588" spans="1:16">
       <c r="A588" t="s">
-        <v>2912</v>
+        <v>2916</v>
       </c>
       <c r="B588" t="s">
-        <v>2913</v>
+        <v>2917</v>
       </c>
       <c r="C588" t="s">
         <v>654</v>
       </c>
       <c r="D588" t="s">
-        <v>2914</v>
+        <v>1057</v>
       </c>
       <c r="E588" t="s">
         <v>61</v>
       </c>
       <c r="F588" t="s">
         <v>288</v>
       </c>
       <c r="G588" t="s">
         <v>22</v>
       </c>
       <c r="H588">
         <v>2012</v>
       </c>
       <c r="I588">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J588" t="s">
-        <v>62</v>
+        <v>818</v>
       </c>
       <c r="K588" t="s">
         <v>34</v>
       </c>
       <c r="L588"/>
       <c r="M588" t="s">
-        <v>2905</v>
+        <v>2913</v>
       </c>
       <c r="N588" t="s">
         <v>27</v>
       </c>
       <c r="O588" t="s">
-        <v>2915</v>
+        <v>2918</v>
       </c>
       <c r="P588" t="s">
-        <v>2916</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="589" spans="1:16">
       <c r="A589" t="s">
-        <v>2917</v>
+        <v>2920</v>
       </c>
       <c r="B589" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="C589" t="s">
         <v>654</v>
       </c>
       <c r="D589" t="s">
-        <v>192</v>
+        <v>2922</v>
       </c>
       <c r="E589" t="s">
         <v>61</v>
       </c>
       <c r="F589" t="s">
         <v>288</v>
       </c>
       <c r="G589" t="s">
         <v>22</v>
       </c>
       <c r="H589">
         <v>2012</v>
       </c>
       <c r="I589">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J589" t="s">
-        <v>818</v>
+        <v>62</v>
       </c>
       <c r="K589" t="s">
         <v>34</v>
       </c>
       <c r="L589"/>
       <c r="M589" t="s">
-        <v>2905</v>
+        <v>2913</v>
       </c>
       <c r="N589" t="s">
         <v>27</v>
       </c>
       <c r="O589" t="s">
-        <v>2919</v>
+        <v>2923</v>
       </c>
       <c r="P589" t="s">
-        <v>2907</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="590" spans="1:16">
       <c r="A590" t="s">
-        <v>2920</v>
+        <v>2925</v>
       </c>
       <c r="B590" t="s">
-        <v>2921</v>
+        <v>2926</v>
       </c>
       <c r="C590" t="s">
-        <v>2922</v>
+        <v>654</v>
       </c>
       <c r="D590" t="s">
-        <v>1005</v>
+        <v>192</v>
       </c>
       <c r="E590" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F590" t="s">
-        <v>43</v>
+        <v>288</v>
       </c>
       <c r="G590" t="s">
         <v>22</v>
       </c>
       <c r="H590">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I590">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J590" t="s">
-        <v>1899</v>
+        <v>818</v>
       </c>
       <c r="K590" t="s">
         <v>34</v>
       </c>
-      <c r="L590" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L590"/>
       <c r="M590" t="s">
-        <v>2924</v>
+        <v>2913</v>
       </c>
       <c r="N590" t="s">
         <v>27</v>
       </c>
       <c r="O590" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
       <c r="P590" t="s">
-        <v>2926</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="591" spans="1:16">
       <c r="A591" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="B591" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="C591" t="s">
-        <v>2922</v>
+        <v>2930</v>
       </c>
       <c r="D591" t="s">
         <v>1005</v>
       </c>
       <c r="E591" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F591" t="s">
         <v>43</v>
       </c>
       <c r="G591" t="s">
         <v>22</v>
       </c>
       <c r="H591">
+        <v>2002</v>
+      </c>
+      <c r="I591">
         <v>2016</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
       <c r="J591" t="s">
         <v>1899</v>
       </c>
       <c r="K591" t="s">
         <v>34</v>
       </c>
       <c r="L591" t="s">
-        <v>2929</v>
+        <v>2931</v>
       </c>
       <c r="M591" t="s">
-        <v>2924</v>
+        <v>2932</v>
       </c>
       <c r="N591" t="s">
         <v>27</v>
       </c>
       <c r="O591" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="P591" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="592" spans="1:16">
       <c r="A592" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E592" t="s">
+        <v>61</v>
+      </c>
+      <c r="F592" t="s">
+        <v>43</v>
+      </c>
+      <c r="G592" t="s">
+        <v>22</v>
+      </c>
+      <c r="H592">
+        <v>2016</v>
+      </c>
+      <c r="I592">
+        <v>2019</v>
+      </c>
+      <c r="J592" t="s">
+        <v>1899</v>
+      </c>
+      <c r="K592" t="s">
+        <v>34</v>
+      </c>
+      <c r="L592" t="s">
+        <v>2937</v>
+      </c>
+      <c r="M592" t="s">
         <v>2932</v>
       </c>
-      <c r="B592" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="N592" t="s">
         <v>27</v>
       </c>
       <c r="O592" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="P592" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="593" spans="1:16">
       <c r="A593" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
       <c r="B593" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
       <c r="C593" t="s">
         <v>2393</v>
       </c>
       <c r="D593" t="s">
-        <v>2027</v>
+        <v>325</v>
       </c>
       <c r="E593" t="s">
         <v>20</v>
       </c>
       <c r="F593" t="s">
         <v>21</v>
       </c>
       <c r="G593" t="s">
         <v>22</v>
       </c>
       <c r="H593">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="I593">
         <v>2014</v>
       </c>
       <c r="J593" t="s">
-        <v>884</v>
+        <v>1980</v>
       </c>
       <c r="K593" t="s">
         <v>34</v>
       </c>
       <c r="L593" t="s">
-        <v>2939</v>
+        <v>2942</v>
       </c>
       <c r="M593" t="s">
         <v>2394</v>
       </c>
       <c r="N593" t="s">
         <v>27</v>
       </c>
       <c r="O593" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
       <c r="P593" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="594" spans="1:16">
       <c r="A594" t="s">
-        <v>2942</v>
+        <v>2945</v>
       </c>
       <c r="B594" t="s">
-        <v>2943</v>
+        <v>2946</v>
       </c>
       <c r="C594" t="s">
         <v>2393</v>
       </c>
       <c r="D594" t="s">
-        <v>325</v>
+        <v>2027</v>
       </c>
       <c r="E594" t="s">
         <v>20</v>
       </c>
       <c r="F594" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G594" t="s">
-        <v>1898</v>
+        <v>22</v>
       </c>
       <c r="H594">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="I594">
         <v>2014</v>
       </c>
       <c r="J594" t="s">
-        <v>1980</v>
+        <v>884</v>
       </c>
       <c r="K594" t="s">
         <v>34</v>
       </c>
       <c r="L594" t="s">
-        <v>2944</v>
+        <v>2947</v>
       </c>
       <c r="M594" t="s">
         <v>2394</v>
       </c>
       <c r="N594" t="s">
         <v>27</v>
       </c>
       <c r="O594" t="s">
-        <v>2945</v>
+        <v>2948</v>
       </c>
       <c r="P594" t="s">
-        <v>2946</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="595" spans="1:16">
       <c r="A595" t="s">
-        <v>2947</v>
+        <v>2950</v>
       </c>
       <c r="B595" t="s">
-        <v>2948</v>
+        <v>2951</v>
       </c>
       <c r="C595" t="s">
         <v>2393</v>
       </c>
       <c r="D595" t="s">
-        <v>2949</v>
+        <v>325</v>
       </c>
       <c r="E595" t="s">
         <v>20</v>
       </c>
       <c r="F595" t="s">
         <v>43</v>
       </c>
       <c r="G595" t="s">
         <v>1898</v>
       </c>
       <c r="H595">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="I595">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="J595" t="s">
-        <v>884</v>
+        <v>1980</v>
       </c>
       <c r="K595" t="s">
         <v>34</v>
       </c>
       <c r="L595" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
       <c r="M595" t="s">
         <v>2394</v>
       </c>
       <c r="N595" t="s">
         <v>27</v>
       </c>
       <c r="O595" t="s">
-        <v>2951</v>
+        <v>2953</v>
       </c>
       <c r="P595" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="596" spans="1:16">
       <c r="A596" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="B596" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="C596" t="s">
         <v>2393</v>
       </c>
       <c r="D596" t="s">
-        <v>105</v>
+        <v>2957</v>
       </c>
       <c r="E596" t="s">
         <v>20</v>
       </c>
       <c r="F596" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G596" t="s">
-        <v>1311</v>
+        <v>1898</v>
       </c>
       <c r="H596">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I596">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="J596" t="s">
         <v>884</v>
       </c>
       <c r="K596" t="s">
         <v>34</v>
       </c>
       <c r="L596" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="M596" t="s">
         <v>2394</v>
       </c>
       <c r="N596" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O596" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="P596" t="s">
-        <v>2957</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="597" spans="1:16">
       <c r="A597" t="s">
-        <v>2958</v>
+        <v>2961</v>
       </c>
       <c r="B597" t="s">
-        <v>2959</v>
+        <v>2962</v>
       </c>
       <c r="C597" t="s">
         <v>2393</v>
       </c>
       <c r="D597" t="s">
-        <v>2858</v>
+        <v>105</v>
       </c>
       <c r="E597" t="s">
         <v>20</v>
       </c>
       <c r="F597" t="s">
         <v>21</v>
       </c>
       <c r="G597" t="s">
-        <v>22</v>
+        <v>1311</v>
       </c>
       <c r="H597">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="I597"/>
+        <v>2010</v>
+      </c>
+      <c r="I597">
+        <v>2016</v>
+      </c>
       <c r="J597" t="s">
         <v>884</v>
       </c>
       <c r="K597" t="s">
         <v>34</v>
       </c>
       <c r="L597" t="s">
-        <v>2960</v>
+        <v>2963</v>
       </c>
       <c r="M597" t="s">
         <v>2394</v>
       </c>
       <c r="N597" t="s">
         <v>36</v>
       </c>
       <c r="O597" t="s">
-        <v>2961</v>
+        <v>2964</v>
       </c>
       <c r="P597" t="s">
-        <v>2962</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="598" spans="1:16">
       <c r="A598" t="s">
-        <v>2963</v>
+        <v>2966</v>
       </c>
       <c r="B598" t="s">
-        <v>2964</v>
+        <v>2967</v>
       </c>
       <c r="C598" t="s">
         <v>2393</v>
       </c>
       <c r="D598" t="s">
-        <v>204</v>
+        <v>2866</v>
       </c>
       <c r="E598" t="s">
         <v>20</v>
       </c>
       <c r="F598" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G598" t="s">
         <v>22</v>
       </c>
       <c r="H598">
-        <v>1995</v>
-[...1 lines deleted...]
-      <c r="I598">
         <v>2008</v>
       </c>
+      <c r="I598"/>
       <c r="J598" t="s">
-        <v>1980</v>
+        <v>884</v>
       </c>
       <c r="K598" t="s">
         <v>34</v>
       </c>
       <c r="L598" t="s">
-        <v>2965</v>
+        <v>2968</v>
       </c>
       <c r="M598" t="s">
         <v>2394</v>
       </c>
       <c r="N598" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O598" t="s">
-        <v>2966</v>
+        <v>2969</v>
       </c>
       <c r="P598" t="s">
-        <v>2967</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="599" spans="1:16">
       <c r="A599" t="s">
-        <v>2968</v>
+        <v>2971</v>
       </c>
       <c r="B599" t="s">
-        <v>2969</v>
+        <v>2972</v>
       </c>
       <c r="C599" t="s">
         <v>2393</v>
       </c>
       <c r="D599" t="s">
-        <v>2781</v>
+        <v>204</v>
       </c>
       <c r="E599" t="s">
         <v>20</v>
       </c>
       <c r="F599" t="s">
         <v>43</v>
       </c>
       <c r="G599" t="s">
         <v>22</v>
       </c>
       <c r="H599">
+        <v>1995</v>
+      </c>
+      <c r="I599">
         <v>2008</v>
       </c>
-      <c r="I599">
-[...1 lines deleted...]
-      </c>
       <c r="J599" t="s">
-        <v>884</v>
+        <v>1980</v>
       </c>
       <c r="K599" t="s">
         <v>34</v>
       </c>
       <c r="L599" t="s">
-        <v>2970</v>
+        <v>2973</v>
       </c>
       <c r="M599" t="s">
         <v>2394</v>
       </c>
       <c r="N599" t="s">
         <v>27</v>
       </c>
       <c r="O599" t="s">
-        <v>2971</v>
+        <v>2974</v>
       </c>
       <c r="P599" t="s">
-        <v>2972</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="600" spans="1:16">
       <c r="A600" t="s">
-        <v>2973</v>
+        <v>2976</v>
       </c>
       <c r="B600" t="s">
-        <v>2974</v>
+        <v>2977</v>
       </c>
       <c r="C600" t="s">
         <v>2393</v>
       </c>
       <c r="D600" t="s">
-        <v>204</v>
+        <v>2789</v>
       </c>
       <c r="E600" t="s">
         <v>20</v>
       </c>
       <c r="F600" t="s">
         <v>43</v>
       </c>
       <c r="G600" t="s">
         <v>22</v>
       </c>
       <c r="H600">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="I600">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="J600" t="s">
-        <v>818</v>
+        <v>884</v>
       </c>
       <c r="K600" t="s">
         <v>34</v>
       </c>
       <c r="L600" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="M600" t="s">
         <v>2394</v>
       </c>
       <c r="N600" t="s">
         <v>27</v>
       </c>
       <c r="O600" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="P600" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="601" spans="1:16">
       <c r="A601" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="B601" t="s">
-        <v>2979</v>
+        <v>2982</v>
       </c>
       <c r="C601" t="s">
         <v>2393</v>
       </c>
       <c r="D601" t="s">
         <v>204</v>
       </c>
       <c r="E601" t="s">
         <v>20</v>
       </c>
       <c r="F601" t="s">
         <v>43</v>
       </c>
       <c r="G601" t="s">
         <v>22</v>
       </c>
       <c r="H601">
         <v>1995</v>
       </c>
       <c r="I601">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="J601" t="s">
-        <v>884</v>
+        <v>818</v>
       </c>
       <c r="K601" t="s">
         <v>34</v>
       </c>
-      <c r="L601"/>
+      <c r="L601" t="s">
+        <v>2983</v>
+      </c>
       <c r="M601" t="s">
         <v>2394</v>
       </c>
       <c r="N601" t="s">
         <v>27</v>
       </c>
       <c r="O601" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="P601" t="s">
-        <v>2981</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="602" spans="1:16">
       <c r="A602" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="B602" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="C602" t="s">
-        <v>632</v>
+        <v>2393</v>
       </c>
       <c r="D602" t="s">
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="E602" t="s">
         <v>20</v>
       </c>
       <c r="F602" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G602" t="s">
         <v>22</v>
       </c>
       <c r="H602">
-        <v>2017</v>
+        <v>1995</v>
       </c>
       <c r="I602">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="J602" t="s">
-        <v>635</v>
+        <v>884</v>
       </c>
       <c r="K602" t="s">
         <v>34</v>
       </c>
-      <c r="L602" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L602"/>
       <c r="M602" t="s">
-        <v>636</v>
+        <v>2394</v>
       </c>
       <c r="N602" t="s">
         <v>27</v>
       </c>
       <c r="O602" t="s">
-        <v>2985</v>
+        <v>2988</v>
       </c>
       <c r="P602" t="s">
-        <v>2986</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="603" spans="1:16">
       <c r="A603" t="s">
-        <v>2987</v>
+        <v>2990</v>
       </c>
       <c r="B603" t="s">
-        <v>2988</v>
+        <v>2991</v>
       </c>
       <c r="C603" t="s">
         <v>632</v>
       </c>
       <c r="D603" t="s">
         <v>227</v>
       </c>
       <c r="E603" t="s">
         <v>20</v>
       </c>
       <c r="F603" t="s">
         <v>21</v>
       </c>
       <c r="G603" t="s">
         <v>22</v>
       </c>
       <c r="H603">
         <v>2017</v>
       </c>
       <c r="I603">
         <v>2021</v>
       </c>
       <c r="J603" t="s">
         <v>635</v>
       </c>
       <c r="K603" t="s">
         <v>34</v>
       </c>
       <c r="L603" t="s">
-        <v>2984</v>
+        <v>2992</v>
       </c>
       <c r="M603" t="s">
         <v>636</v>
       </c>
       <c r="N603" t="s">
         <v>27</v>
       </c>
       <c r="O603" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
       <c r="P603" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="604" spans="1:16">
       <c r="A604" t="s">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="B604" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="C604" t="s">
         <v>632</v>
       </c>
       <c r="D604" t="s">
-        <v>105</v>
+        <v>227</v>
       </c>
       <c r="E604" t="s">
         <v>20</v>
       </c>
       <c r="F604" t="s">
         <v>21</v>
       </c>
       <c r="G604" t="s">
         <v>22</v>
       </c>
       <c r="H604">
-        <v>2005</v>
+        <v>2017</v>
       </c>
       <c r="I604">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J604" t="s">
         <v>635</v>
       </c>
       <c r="K604" t="s">
         <v>34</v>
       </c>
       <c r="L604" t="s">
-        <v>2993</v>
+        <v>2992</v>
       </c>
       <c r="M604" t="s">
         <v>636</v>
       </c>
       <c r="N604" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O604" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
       <c r="P604" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="605" spans="1:16">
       <c r="A605" t="s">
-        <v>2996</v>
+        <v>2999</v>
       </c>
       <c r="B605" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
       <c r="C605" t="s">
         <v>632</v>
       </c>
       <c r="D605" t="s">
-        <v>1322</v>
+        <v>105</v>
       </c>
       <c r="E605" t="s">
         <v>20</v>
       </c>
       <c r="F605" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G605" t="s">
         <v>22</v>
       </c>
       <c r="H605">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I605">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J605" t="s">
         <v>635</v>
       </c>
       <c r="K605" t="s">
         <v>34</v>
       </c>
       <c r="L605" t="s">
-        <v>2998</v>
+        <v>3001</v>
       </c>
       <c r="M605" t="s">
         <v>636</v>
       </c>
       <c r="N605" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O605" t="s">
-        <v>2999</v>
+        <v>3002</v>
       </c>
       <c r="P605" t="s">
-        <v>3000</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="606" spans="1:16">
       <c r="A606" t="s">
-        <v>3001</v>
+        <v>3004</v>
       </c>
       <c r="B606" t="s">
-        <v>3002</v>
+        <v>3005</v>
       </c>
       <c r="C606" t="s">
         <v>632</v>
       </c>
       <c r="D606" t="s">
-        <v>99</v>
+        <v>1322</v>
       </c>
       <c r="E606" t="s">
         <v>20</v>
       </c>
       <c r="F606" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G606" t="s">
         <v>22</v>
       </c>
       <c r="H606">
         <v>2007</v>
       </c>
       <c r="I606">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J606" t="s">
         <v>635</v>
       </c>
       <c r="K606" t="s">
         <v>34</v>
       </c>
       <c r="L606" t="s">
-        <v>3003</v>
+        <v>3006</v>
       </c>
       <c r="M606" t="s">
         <v>636</v>
       </c>
       <c r="N606" t="s">
         <v>27</v>
       </c>
       <c r="O606" t="s">
-        <v>3004</v>
+        <v>3007</v>
       </c>
       <c r="P606" t="s">
-        <v>3005</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="607" spans="1:16">
       <c r="A607" t="s">
-        <v>3006</v>
+        <v>3009</v>
       </c>
       <c r="B607" t="s">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="C607" t="s">
         <v>632</v>
       </c>
       <c r="D607" t="s">
-        <v>204</v>
+        <v>99</v>
       </c>
       <c r="E607" t="s">
         <v>20</v>
       </c>
       <c r="F607" t="s">
         <v>21</v>
       </c>
       <c r="G607" t="s">
         <v>22</v>
       </c>
       <c r="H607">
         <v>2007</v>
       </c>
       <c r="I607">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="J607" t="s">
         <v>635</v>
       </c>
       <c r="K607" t="s">
         <v>34</v>
       </c>
       <c r="L607" t="s">
-        <v>3008</v>
+        <v>3011</v>
       </c>
       <c r="M607" t="s">
         <v>636</v>
       </c>
       <c r="N607" t="s">
         <v>27</v>
       </c>
       <c r="O607" t="s">
-        <v>3009</v>
+        <v>3012</v>
       </c>
       <c r="P607" t="s">
-        <v>3010</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="608" spans="1:16">
       <c r="A608" t="s">
-        <v>3011</v>
+        <v>3014</v>
       </c>
       <c r="B608" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
       <c r="C608" t="s">
         <v>632</v>
       </c>
       <c r="D608" t="s">
-        <v>544</v>
+        <v>204</v>
       </c>
       <c r="E608" t="s">
         <v>20</v>
       </c>
       <c r="F608" t="s">
         <v>21</v>
       </c>
       <c r="G608" t="s">
         <v>22</v>
       </c>
       <c r="H608">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I608">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J608" t="s">
         <v>635</v>
       </c>
       <c r="K608" t="s">
         <v>34</v>
       </c>
-      <c r="L608"/>
+      <c r="L608" t="s">
+        <v>3016</v>
+      </c>
       <c r="M608" t="s">
         <v>636</v>
       </c>
       <c r="N608" t="s">
         <v>27</v>
       </c>
       <c r="O608" t="s">
-        <v>3013</v>
+        <v>3017</v>
       </c>
       <c r="P608" t="s">
-        <v>3014</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="609" spans="1:16">
       <c r="A609" t="s">
-        <v>3015</v>
+        <v>3019</v>
       </c>
       <c r="B609" t="s">
-        <v>3016</v>
+        <v>3020</v>
       </c>
       <c r="C609" t="s">
         <v>632</v>
       </c>
       <c r="D609" t="s">
-        <v>111</v>
+        <v>544</v>
       </c>
       <c r="E609" t="s">
         <v>20</v>
       </c>
       <c r="F609" t="s">
         <v>21</v>
       </c>
       <c r="G609" t="s">
         <v>22</v>
       </c>
       <c r="H609">
         <v>2008</v>
       </c>
       <c r="I609">
         <v>2015</v>
       </c>
       <c r="J609" t="s">
         <v>635</v>
       </c>
       <c r="K609" t="s">
         <v>34</v>
       </c>
-      <c r="L609" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L609"/>
       <c r="M609" t="s">
         <v>636</v>
       </c>
       <c r="N609" t="s">
         <v>27</v>
       </c>
       <c r="O609" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
       <c r="P609" t="s">
-        <v>3019</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="610" spans="1:16">
       <c r="A610" t="s">
-        <v>3020</v>
+        <v>3023</v>
       </c>
       <c r="B610" t="s">
-        <v>3021</v>
+        <v>3024</v>
       </c>
       <c r="C610" t="s">
         <v>632</v>
       </c>
       <c r="D610" t="s">
-        <v>220</v>
+        <v>111</v>
       </c>
       <c r="E610" t="s">
         <v>20</v>
       </c>
       <c r="F610" t="s">
         <v>21</v>
       </c>
       <c r="G610" t="s">
         <v>22</v>
       </c>
       <c r="H610">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I610">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="J610" t="s">
         <v>635</v>
       </c>
       <c r="K610" t="s">
         <v>34</v>
       </c>
-      <c r="L610"/>
+      <c r="L610" t="s">
+        <v>3025</v>
+      </c>
       <c r="M610" t="s">
         <v>636</v>
       </c>
       <c r="N610" t="s">
         <v>27</v>
       </c>
       <c r="O610" t="s">
-        <v>3022</v>
+        <v>3026</v>
       </c>
       <c r="P610" t="s">
-        <v>3023</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="611" spans="1:16">
       <c r="A611" t="s">
-        <v>3024</v>
+        <v>3028</v>
       </c>
       <c r="B611" t="s">
-        <v>3025</v>
+        <v>3029</v>
       </c>
       <c r="C611" t="s">
         <v>632</v>
       </c>
       <c r="D611" t="s">
-        <v>111</v>
+        <v>220</v>
       </c>
       <c r="E611" t="s">
         <v>20</v>
       </c>
       <c r="F611" t="s">
         <v>21</v>
       </c>
       <c r="G611" t="s">
         <v>22</v>
       </c>
       <c r="H611">
         <v>2009</v>
       </c>
       <c r="I611">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J611" t="s">
         <v>635</v>
       </c>
       <c r="K611" t="s">
         <v>34</v>
       </c>
-      <c r="L611" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L611"/>
       <c r="M611" t="s">
         <v>636</v>
       </c>
       <c r="N611" t="s">
         <v>27</v>
       </c>
       <c r="O611" t="s">
-        <v>3026</v>
+        <v>3030</v>
       </c>
       <c r="P611" t="s">
-        <v>3027</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="612" spans="1:16">
       <c r="A612" t="s">
-        <v>3028</v>
+        <v>3032</v>
       </c>
       <c r="B612" t="s">
-        <v>3029</v>
+        <v>3033</v>
       </c>
       <c r="C612" t="s">
         <v>632</v>
       </c>
       <c r="D612" t="s">
-        <v>544</v>
+        <v>111</v>
       </c>
       <c r="E612" t="s">
         <v>20</v>
       </c>
       <c r="F612" t="s">
         <v>21</v>
       </c>
       <c r="G612" t="s">
         <v>22</v>
       </c>
       <c r="H612">
         <v>2009</v>
       </c>
       <c r="I612">
         <v>2013</v>
       </c>
       <c r="J612" t="s">
         <v>635</v>
       </c>
       <c r="K612" t="s">
         <v>34</v>
       </c>
-      <c r="L612"/>
+      <c r="L612" t="s">
+        <v>3025</v>
+      </c>
       <c r="M612" t="s">
         <v>636</v>
       </c>
       <c r="N612" t="s">
         <v>27</v>
       </c>
       <c r="O612" t="s">
-        <v>3030</v>
+        <v>3034</v>
       </c>
       <c r="P612" t="s">
-        <v>3031</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="613" spans="1:16">
       <c r="A613" t="s">
-        <v>3032</v>
+        <v>3036</v>
       </c>
       <c r="B613" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="C613" t="s">
         <v>632</v>
       </c>
       <c r="D613" t="s">
-        <v>173</v>
+        <v>544</v>
       </c>
       <c r="E613" t="s">
         <v>20</v>
       </c>
       <c r="F613" t="s">
         <v>21</v>
       </c>
       <c r="G613" t="s">
         <v>22</v>
       </c>
       <c r="H613">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I613">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J613" t="s">
         <v>635</v>
       </c>
       <c r="K613" t="s">
         <v>34</v>
       </c>
       <c r="L613"/>
       <c r="M613" t="s">
         <v>636</v>
       </c>
       <c r="N613" t="s">
         <v>27</v>
       </c>
       <c r="O613" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="P613" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="614" spans="1:16">
       <c r="A614" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="B614" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C614" t="s">
         <v>632</v>
       </c>
       <c r="D614" t="s">
-        <v>479</v>
+        <v>173</v>
       </c>
       <c r="E614" t="s">
         <v>20</v>
       </c>
       <c r="F614" t="s">
         <v>21</v>
       </c>
       <c r="G614" t="s">
         <v>22</v>
       </c>
       <c r="H614">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="I614">
         <v>2015</v>
       </c>
       <c r="J614" t="s">
         <v>635</v>
       </c>
       <c r="K614" t="s">
         <v>34</v>
       </c>
       <c r="L614"/>
       <c r="M614" t="s">
         <v>636</v>
       </c>
       <c r="N614" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O614" t="s">
-        <v>3038</v>
+        <v>3042</v>
       </c>
       <c r="P614" t="s">
-        <v>3039</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="615" spans="1:16">
       <c r="A615" t="s">
-        <v>3040</v>
+        <v>3044</v>
       </c>
       <c r="B615" t="s">
-        <v>3041</v>
+        <v>3045</v>
       </c>
       <c r="C615" t="s">
         <v>632</v>
       </c>
       <c r="D615" t="s">
-        <v>238</v>
+        <v>479</v>
       </c>
       <c r="E615" t="s">
         <v>20</v>
       </c>
       <c r="F615" t="s">
         <v>21</v>
       </c>
       <c r="G615" t="s">
         <v>22</v>
       </c>
       <c r="H615">
         <v>2010</v>
       </c>
       <c r="I615">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J615" t="s">
         <v>635</v>
       </c>
       <c r="K615" t="s">
         <v>34</v>
       </c>
-      <c r="L615" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L615"/>
       <c r="M615" t="s">
         <v>636</v>
       </c>
       <c r="N615" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O615" t="s">
-        <v>3043</v>
+        <v>3046</v>
       </c>
       <c r="P615" t="s">
-        <v>3044</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="616" spans="1:16">
       <c r="A616" t="s">
-        <v>3045</v>
+        <v>3048</v>
       </c>
       <c r="B616" t="s">
-        <v>3046</v>
+        <v>3049</v>
       </c>
       <c r="C616" t="s">
         <v>632</v>
       </c>
       <c r="D616" t="s">
-        <v>318</v>
+        <v>238</v>
       </c>
       <c r="E616" t="s">
         <v>20</v>
       </c>
       <c r="F616" t="s">
         <v>21</v>
       </c>
       <c r="G616" t="s">
-        <v>1898</v>
+        <v>22</v>
       </c>
       <c r="H616">
         <v>2010</v>
       </c>
       <c r="I616">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J616" t="s">
         <v>635</v>
       </c>
       <c r="K616" t="s">
-        <v>1142</v>
-[...1 lines deleted...]
-      <c r="L616"/>
+        <v>34</v>
+      </c>
+      <c r="L616" t="s">
+        <v>3050</v>
+      </c>
       <c r="M616" t="s">
         <v>636</v>
       </c>
       <c r="N616" t="s">
         <v>27</v>
       </c>
       <c r="O616" t="s">
-        <v>3047</v>
+        <v>3051</v>
       </c>
       <c r="P616" t="s">
-        <v>3048</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="617" spans="1:16">
       <c r="A617" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
       <c r="B617" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="C617" t="s">
         <v>632</v>
       </c>
       <c r="D617" t="s">
         <v>318</v>
       </c>
       <c r="E617" t="s">
         <v>20</v>
       </c>
       <c r="F617" t="s">
         <v>21</v>
       </c>
       <c r="G617" t="s">
-        <v>22</v>
+        <v>1898</v>
       </c>
       <c r="H617">
         <v>2010</v>
       </c>
       <c r="I617">
         <v>2019</v>
       </c>
       <c r="J617" t="s">
-        <v>1293</v>
+        <v>635</v>
       </c>
       <c r="K617" t="s">
         <v>1142</v>
       </c>
       <c r="L617"/>
       <c r="M617" t="s">
         <v>636</v>
       </c>
       <c r="N617" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O617" t="s">
-        <v>3051</v>
+        <v>3055</v>
       </c>
       <c r="P617" t="s">
-        <v>3048</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="618" spans="1:16">
       <c r="A618" t="s">
-        <v>3052</v>
+        <v>3057</v>
       </c>
       <c r="B618" t="s">
-        <v>3053</v>
+        <v>3058</v>
       </c>
       <c r="C618" t="s">
         <v>632</v>
       </c>
       <c r="D618" t="s">
-        <v>437</v>
+        <v>318</v>
       </c>
       <c r="E618" t="s">
         <v>20</v>
       </c>
       <c r="F618" t="s">
         <v>21</v>
       </c>
       <c r="G618" t="s">
         <v>22</v>
       </c>
       <c r="H618">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I618">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J618" t="s">
-        <v>635</v>
+        <v>1293</v>
       </c>
       <c r="K618" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>1142</v>
+      </c>
+      <c r="L618"/>
       <c r="M618" t="s">
         <v>636</v>
       </c>
       <c r="N618" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O618" t="s">
-        <v>3055</v>
+        <v>3059</v>
       </c>
       <c r="P618" t="s">
         <v>3056</v>
       </c>
     </row>
     <row r="619" spans="1:16">
       <c r="A619" t="s">
-        <v>3057</v>
+        <v>3060</v>
       </c>
       <c r="B619" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="C619" t="s">
         <v>632</v>
       </c>
       <c r="D619" t="s">
-        <v>262</v>
+        <v>437</v>
       </c>
       <c r="E619" t="s">
         <v>20</v>
       </c>
       <c r="F619" t="s">
         <v>21</v>
       </c>
       <c r="G619" t="s">
         <v>22</v>
       </c>
       <c r="H619">
         <v>2012</v>
       </c>
       <c r="I619">
         <v>2015</v>
       </c>
       <c r="J619" t="s">
         <v>635</v>
       </c>
       <c r="K619" t="s">
         <v>34</v>
       </c>
       <c r="L619" t="s">
-        <v>3054</v>
+        <v>3062</v>
       </c>
       <c r="M619" t="s">
         <v>636</v>
       </c>
       <c r="N619" t="s">
         <v>27</v>
       </c>
       <c r="O619" t="s">
-        <v>3059</v>
+        <v>3063</v>
       </c>
       <c r="P619" t="s">
-        <v>3060</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="620" spans="1:16">
       <c r="A620" t="s">
-        <v>3061</v>
+        <v>3065</v>
       </c>
       <c r="B620" t="s">
-        <v>3062</v>
+        <v>3066</v>
       </c>
       <c r="C620" t="s">
         <v>632</v>
       </c>
       <c r="D620" t="s">
-        <v>138</v>
+        <v>262</v>
       </c>
       <c r="E620" t="s">
         <v>20</v>
       </c>
       <c r="F620" t="s">
         <v>21</v>
       </c>
       <c r="G620" t="s">
         <v>22</v>
       </c>
       <c r="H620">
         <v>2012</v>
       </c>
       <c r="I620">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J620" t="s">
-        <v>1293</v>
+        <v>635</v>
       </c>
       <c r="K620" t="s">
         <v>34</v>
       </c>
-      <c r="L620"/>
+      <c r="L620" t="s">
+        <v>3062</v>
+      </c>
       <c r="M620" t="s">
         <v>636</v>
       </c>
       <c r="N620" t="s">
         <v>27</v>
       </c>
       <c r="O620" t="s">
-        <v>3063</v>
+        <v>3067</v>
       </c>
       <c r="P620" t="s">
-        <v>3064</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="621" spans="1:16">
       <c r="A621" t="s">
-        <v>3065</v>
+        <v>3069</v>
       </c>
       <c r="B621" t="s">
-        <v>2630</v>
+        <v>3070</v>
       </c>
       <c r="C621" t="s">
-        <v>2605</v>
+        <v>632</v>
       </c>
       <c r="D621" t="s">
-        <v>3066</v>
+        <v>138</v>
       </c>
       <c r="E621" t="s">
         <v>20</v>
       </c>
       <c r="F621" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G621" t="s">
         <v>22</v>
       </c>
       <c r="H621">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I621">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="J621" t="s">
-        <v>33</v>
+        <v>1293</v>
       </c>
       <c r="K621" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="L621"/>
       <c r="M621" t="s">
-        <v>2607</v>
+        <v>636</v>
       </c>
       <c r="N621" t="s">
         <v>27</v>
       </c>
       <c r="O621" t="s">
-        <v>3067</v>
+        <v>3071</v>
       </c>
       <c r="P621" t="s">
-        <v>3068</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="622" spans="1:16">
       <c r="A622" t="s">
-        <v>3069</v>
+        <v>3073</v>
       </c>
       <c r="B622" t="s">
-        <v>3070</v>
+        <v>2638</v>
       </c>
       <c r="C622" t="s">
-        <v>876</v>
+        <v>2613</v>
       </c>
       <c r="D622" t="s">
-        <v>238</v>
+        <v>3074</v>
       </c>
       <c r="E622" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F622" t="s">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="G622" t="s">
         <v>22</v>
       </c>
       <c r="H622">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="I622">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="J622" t="s">
-        <v>877</v>
+        <v>33</v>
       </c>
       <c r="K622" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L622"/>
       <c r="M622" t="s">
-        <v>1646</v>
+        <v>2615</v>
       </c>
       <c r="N622" t="s">
         <v>27</v>
       </c>
       <c r="O622" t="s">
-        <v>3072</v>
+        <v>3075</v>
       </c>
       <c r="P622" t="s">
-        <v>3073</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="623" spans="1:16">
       <c r="A623" t="s">
-        <v>3074</v>
+        <v>3077</v>
       </c>
       <c r="B623" t="s">
-        <v>3075</v>
+        <v>3078</v>
       </c>
       <c r="C623" t="s">
         <v>876</v>
       </c>
       <c r="D623" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="E623" t="s">
         <v>61</v>
       </c>
       <c r="F623" t="s">
         <v>288</v>
       </c>
       <c r="G623" t="s">
         <v>22</v>
       </c>
       <c r="H623">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="I623">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J623" t="s">
-        <v>33</v>
+        <v>877</v>
       </c>
       <c r="K623" t="s">
         <v>34</v>
       </c>
       <c r="L623" t="s">
-        <v>3076</v>
+        <v>3079</v>
       </c>
       <c r="M623" t="s">
         <v>1646</v>
       </c>
       <c r="N623" t="s">
         <v>27</v>
       </c>
       <c r="O623" t="s">
-        <v>3077</v>
+        <v>3080</v>
       </c>
       <c r="P623" t="s">
-        <v>3078</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="624" spans="1:16">
       <c r="A624" t="s">
-        <v>3079</v>
+        <v>3082</v>
       </c>
       <c r="B624" t="s">
-        <v>3080</v>
+        <v>3083</v>
       </c>
       <c r="C624" t="s">
         <v>876</v>
       </c>
       <c r="D624" t="s">
-        <v>3081</v>
+        <v>227</v>
       </c>
       <c r="E624" t="s">
         <v>61</v>
       </c>
       <c r="F624" t="s">
         <v>288</v>
       </c>
       <c r="G624" t="s">
         <v>22</v>
       </c>
       <c r="H624">
-        <v>2013</v>
+        <v>1997</v>
       </c>
       <c r="I624">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="J624" t="s">
-        <v>877</v>
+        <v>33</v>
       </c>
       <c r="K624" t="s">
         <v>34</v>
       </c>
       <c r="L624" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
       <c r="M624" t="s">
         <v>1646</v>
       </c>
       <c r="N624" t="s">
         <v>27</v>
       </c>
       <c r="O624" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="P624" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="625" spans="1:16">
       <c r="A625" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
       <c r="B625" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="C625" t="s">
         <v>876</v>
       </c>
       <c r="D625" t="s">
-        <v>262</v>
+        <v>3089</v>
       </c>
       <c r="E625" t="s">
         <v>61</v>
       </c>
       <c r="F625" t="s">
         <v>288</v>
       </c>
       <c r="G625" t="s">
         <v>22</v>
       </c>
       <c r="H625">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="I625">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J625" t="s">
         <v>877</v>
       </c>
       <c r="K625" t="s">
         <v>34</v>
       </c>
       <c r="L625" t="s">
-        <v>3087</v>
+        <v>3090</v>
       </c>
       <c r="M625" t="s">
         <v>1646</v>
       </c>
       <c r="N625" t="s">
         <v>27</v>
       </c>
       <c r="O625" t="s">
-        <v>3088</v>
+        <v>3091</v>
       </c>
       <c r="P625" t="s">
-        <v>3089</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="626" spans="1:16">
       <c r="A626" t="s">
-        <v>3090</v>
+        <v>3093</v>
       </c>
       <c r="B626" t="s">
-        <v>3091</v>
+        <v>3094</v>
       </c>
       <c r="C626" t="s">
         <v>876</v>
       </c>
       <c r="D626" t="s">
-        <v>1451</v>
+        <v>262</v>
       </c>
       <c r="E626" t="s">
         <v>61</v>
       </c>
       <c r="F626" t="s">
         <v>288</v>
       </c>
       <c r="G626" t="s">
         <v>22</v>
       </c>
       <c r="H626">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I626">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J626" t="s">
         <v>877</v>
       </c>
       <c r="K626" t="s">
-        <v>562</v>
+        <v>34</v>
       </c>
       <c r="L626" t="s">
-        <v>3092</v>
+        <v>3095</v>
       </c>
       <c r="M626" t="s">
         <v>1646</v>
       </c>
       <c r="N626" t="s">
-        <v>564</v>
+        <v>27</v>
       </c>
       <c r="O626" t="s">
-        <v>3093</v>
+        <v>3096</v>
       </c>
       <c r="P626" t="s">
-        <v>3094</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="627" spans="1:16">
       <c r="A627" t="s">
-        <v>3095</v>
+        <v>3098</v>
       </c>
       <c r="B627" t="s">
-        <v>3096</v>
+        <v>3099</v>
       </c>
       <c r="C627" t="s">
         <v>876</v>
       </c>
       <c r="D627" t="s">
-        <v>544</v>
+        <v>1451</v>
       </c>
       <c r="E627" t="s">
         <v>61</v>
       </c>
       <c r="F627" t="s">
         <v>288</v>
       </c>
       <c r="G627" t="s">
         <v>22</v>
       </c>
       <c r="H627">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="I627">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J627" t="s">
         <v>877</v>
       </c>
       <c r="K627" t="s">
-        <v>34</v>
+        <v>562</v>
       </c>
       <c r="L627" t="s">
-        <v>3097</v>
+        <v>3100</v>
       </c>
       <c r="M627" t="s">
         <v>1646</v>
       </c>
       <c r="N627" t="s">
-        <v>27</v>
+        <v>564</v>
       </c>
       <c r="O627" t="s">
-        <v>3098</v>
+        <v>3101</v>
       </c>
       <c r="P627" t="s">
-        <v>3099</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="628" spans="1:16">
       <c r="A628" t="s">
-        <v>3100</v>
+        <v>3103</v>
       </c>
       <c r="B628" t="s">
-        <v>3101</v>
+        <v>3104</v>
       </c>
       <c r="C628" t="s">
         <v>876</v>
       </c>
       <c r="D628" t="s">
-        <v>3102</v>
+        <v>544</v>
       </c>
       <c r="E628" t="s">
         <v>61</v>
       </c>
       <c r="F628" t="s">
         <v>288</v>
       </c>
       <c r="G628" t="s">
         <v>22</v>
       </c>
       <c r="H628">
-        <v>2001</v>
-[...1 lines deleted...]
-      <c r="I628"/>
+        <v>2002</v>
+      </c>
+      <c r="I628">
+        <v>2015</v>
+      </c>
       <c r="J628" t="s">
         <v>877</v>
       </c>
       <c r="K628" t="s">
         <v>34</v>
       </c>
       <c r="L628" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
       <c r="M628" t="s">
         <v>1646</v>
       </c>
       <c r="N628" t="s">
         <v>27</v>
       </c>
       <c r="O628" t="s">
-        <v>3104</v>
+        <v>3106</v>
       </c>
       <c r="P628" t="s">
-        <v>3105</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="629" spans="1:16">
       <c r="A629" t="s">
-        <v>3106</v>
+        <v>3108</v>
       </c>
       <c r="B629" t="s">
-        <v>3107</v>
+        <v>3109</v>
       </c>
       <c r="C629" t="s">
         <v>876</v>
       </c>
       <c r="D629" t="s">
-        <v>244</v>
+        <v>3110</v>
       </c>
       <c r="E629" t="s">
         <v>61</v>
       </c>
       <c r="F629" t="s">
         <v>288</v>
       </c>
       <c r="G629" t="s">
         <v>22</v>
       </c>
       <c r="H629">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2001</v>
+      </c>
+      <c r="I629"/>
       <c r="J629" t="s">
         <v>877</v>
       </c>
       <c r="K629" t="s">
         <v>34</v>
       </c>
       <c r="L629" t="s">
-        <v>3108</v>
+        <v>3111</v>
       </c>
       <c r="M629" t="s">
         <v>1646</v>
       </c>
       <c r="N629" t="s">
         <v>27</v>
       </c>
       <c r="O629" t="s">
-        <v>3109</v>
+        <v>3112</v>
       </c>
       <c r="P629" t="s">
-        <v>3110</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="630" spans="1:16">
       <c r="A630" t="s">
-        <v>3111</v>
+        <v>3114</v>
       </c>
       <c r="B630" t="s">
-        <v>3112</v>
+        <v>3115</v>
       </c>
       <c r="C630" t="s">
         <v>876</v>
       </c>
       <c r="D630" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="E630" t="s">
         <v>61</v>
       </c>
       <c r="F630" t="s">
         <v>288</v>
       </c>
       <c r="G630" t="s">
         <v>22</v>
       </c>
       <c r="H630">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I630"/>
+        <v>2013</v>
+      </c>
+      <c r="I630">
+        <v>2017</v>
+      </c>
       <c r="J630" t="s">
         <v>877</v>
       </c>
       <c r="K630" t="s">
         <v>34</v>
       </c>
       <c r="L630" t="s">
-        <v>3113</v>
+        <v>3116</v>
       </c>
       <c r="M630" t="s">
         <v>1646</v>
       </c>
       <c r="N630" t="s">
         <v>27</v>
       </c>
       <c r="O630" t="s">
-        <v>3114</v>
+        <v>3117</v>
       </c>
       <c r="P630" t="s">
-        <v>3115</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="631" spans="1:16">
       <c r="A631" t="s">
-        <v>3116</v>
+        <v>3119</v>
       </c>
       <c r="B631" t="s">
-        <v>3117</v>
+        <v>3120</v>
       </c>
       <c r="C631" t="s">
         <v>876</v>
       </c>
       <c r="D631" t="s">
-        <v>78</v>
+        <v>214</v>
       </c>
       <c r="E631" t="s">
         <v>61</v>
       </c>
       <c r="F631" t="s">
         <v>288</v>
       </c>
       <c r="G631" t="s">
         <v>22</v>
       </c>
       <c r="H631">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I631"/>
       <c r="J631" t="s">
         <v>877</v>
       </c>
       <c r="K631" t="s">
         <v>34</v>
       </c>
       <c r="L631" t="s">
-        <v>3118</v>
+        <v>3121</v>
       </c>
       <c r="M631" t="s">
         <v>1646</v>
       </c>
       <c r="N631" t="s">
         <v>27</v>
       </c>
       <c r="O631" t="s">
-        <v>3119</v>
+        <v>3122</v>
       </c>
       <c r="P631" t="s">
-        <v>3120</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="632" spans="1:16">
       <c r="A632" t="s">
-        <v>3121</v>
+        <v>3124</v>
       </c>
       <c r="B632" t="s">
-        <v>3122</v>
+        <v>3125</v>
       </c>
       <c r="C632" t="s">
         <v>876</v>
       </c>
       <c r="D632" t="s">
-        <v>192</v>
+        <v>78</v>
       </c>
       <c r="E632" t="s">
         <v>61</v>
       </c>
       <c r="F632" t="s">
         <v>288</v>
       </c>
       <c r="G632" t="s">
         <v>22</v>
       </c>
       <c r="H632">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="I632">
         <v>2021</v>
       </c>
       <c r="J632" t="s">
         <v>877</v>
       </c>
       <c r="K632" t="s">
         <v>34</v>
       </c>
       <c r="L632" t="s">
-        <v>3123</v>
+        <v>3126</v>
       </c>
       <c r="M632" t="s">
         <v>1646</v>
       </c>
       <c r="N632" t="s">
         <v>27</v>
       </c>
       <c r="O632" t="s">
-        <v>3124</v>
+        <v>3127</v>
       </c>
       <c r="P632" t="s">
-        <v>3125</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="633" spans="1:16">
       <c r="A633" t="s">
-        <v>3126</v>
+        <v>3129</v>
       </c>
       <c r="B633" t="s">
-        <v>3127</v>
+        <v>3130</v>
       </c>
       <c r="C633" t="s">
         <v>876</v>
       </c>
       <c r="D633" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="E633" t="s">
         <v>61</v>
       </c>
       <c r="F633" t="s">
         <v>288</v>
       </c>
       <c r="G633" t="s">
         <v>22</v>
       </c>
       <c r="H633">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="I633">
         <v>2021</v>
       </c>
       <c r="J633" t="s">
         <v>877</v>
       </c>
       <c r="K633" t="s">
         <v>34</v>
       </c>
       <c r="L633" t="s">
-        <v>3128</v>
+        <v>3131</v>
       </c>
       <c r="M633" t="s">
         <v>1646</v>
       </c>
       <c r="N633" t="s">
         <v>27</v>
       </c>
       <c r="O633" t="s">
-        <v>3129</v>
+        <v>3132</v>
       </c>
       <c r="P633" t="s">
-        <v>3130</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="634" spans="1:16">
       <c r="A634" t="s">
-        <v>3131</v>
+        <v>3134</v>
       </c>
       <c r="B634" t="s">
-        <v>3132</v>
+        <v>3135</v>
       </c>
       <c r="C634" t="s">
         <v>876</v>
       </c>
       <c r="D634" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="E634" t="s">
         <v>61</v>
       </c>
       <c r="F634" t="s">
         <v>288</v>
       </c>
       <c r="G634" t="s">
         <v>22</v>
       </c>
       <c r="H634">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="I634">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J634" t="s">
         <v>877</v>
       </c>
       <c r="K634" t="s">
         <v>34</v>
       </c>
       <c r="L634" t="s">
-        <v>3133</v>
+        <v>3136</v>
       </c>
       <c r="M634" t="s">
         <v>1646</v>
       </c>
       <c r="N634" t="s">
         <v>27</v>
       </c>
       <c r="O634" t="s">
-        <v>3134</v>
+        <v>3137</v>
       </c>
       <c r="P634" t="s">
-        <v>3135</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="635" spans="1:16">
       <c r="A635" t="s">
-        <v>3136</v>
+        <v>3139</v>
       </c>
       <c r="B635" t="s">
-        <v>3137</v>
+        <v>3140</v>
       </c>
       <c r="C635" t="s">
         <v>876</v>
       </c>
       <c r="D635" t="s">
-        <v>678</v>
+        <v>138</v>
       </c>
       <c r="E635" t="s">
         <v>61</v>
       </c>
       <c r="F635" t="s">
         <v>288</v>
       </c>
       <c r="G635" t="s">
         <v>22</v>
       </c>
       <c r="H635">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I635">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="J635" t="s">
         <v>877</v>
       </c>
       <c r="K635" t="s">
         <v>34</v>
       </c>
       <c r="L635" t="s">
-        <v>3138</v>
+        <v>3141</v>
       </c>
       <c r="M635" t="s">
         <v>1646</v>
       </c>
       <c r="N635" t="s">
         <v>27</v>
       </c>
       <c r="O635" t="s">
-        <v>3139</v>
+        <v>3142</v>
       </c>
       <c r="P635" t="s">
-        <v>3140</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="636" spans="1:16">
       <c r="A636" t="s">
-        <v>3141</v>
+        <v>3144</v>
       </c>
       <c r="B636" t="s">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="C636" t="s">
         <v>876</v>
       </c>
       <c r="D636" t="s">
-        <v>244</v>
+        <v>678</v>
       </c>
       <c r="E636" t="s">
         <v>61</v>
       </c>
       <c r="F636" t="s">
-        <v>52</v>
+        <v>288</v>
       </c>
       <c r="G636" t="s">
         <v>22</v>
       </c>
       <c r="H636">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="I636">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="J636" t="s">
         <v>877</v>
       </c>
       <c r="K636" t="s">
         <v>34</v>
       </c>
       <c r="L636" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
       <c r="M636" t="s">
-        <v>879</v>
+        <v>1646</v>
       </c>
       <c r="N636" t="s">
         <v>27</v>
       </c>
       <c r="O636" t="s">
-        <v>3144</v>
+        <v>3147</v>
       </c>
       <c r="P636" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="637" spans="1:16">
       <c r="A637" t="s">
-        <v>3146</v>
+        <v>3149</v>
       </c>
       <c r="B637" t="s">
-        <v>3147</v>
+        <v>3150</v>
       </c>
       <c r="C637" t="s">
         <v>876</v>
       </c>
       <c r="D637" t="s">
-        <v>204</v>
+        <v>244</v>
       </c>
       <c r="E637" t="s">
         <v>61</v>
       </c>
       <c r="F637" t="s">
         <v>52</v>
       </c>
       <c r="G637" t="s">
         <v>22</v>
       </c>
       <c r="H637">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="I637">
         <v>2019</v>
       </c>
       <c r="J637" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="K637" t="s">
         <v>34</v>
       </c>
       <c r="L637" t="s">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="M637" t="s">
         <v>879</v>
       </c>
       <c r="N637" t="s">
         <v>27</v>
       </c>
       <c r="O637" t="s">
-        <v>3149</v>
+        <v>3152</v>
       </c>
       <c r="P637" t="s">
-        <v>3150</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="638" spans="1:16">
       <c r="A638" t="s">
-        <v>3151</v>
+        <v>3154</v>
       </c>
       <c r="B638" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="C638" t="s">
         <v>876</v>
       </c>
       <c r="D638" t="s">
-        <v>1787</v>
+        <v>204</v>
       </c>
       <c r="E638" t="s">
         <v>61</v>
       </c>
       <c r="F638" t="s">
         <v>52</v>
       </c>
       <c r="G638" t="s">
         <v>22</v>
       </c>
       <c r="H638">
-        <v>2014</v>
+        <v>1995</v>
       </c>
       <c r="I638">
         <v>2019</v>
       </c>
       <c r="J638" t="s">
         <v>884</v>
       </c>
       <c r="K638" t="s">
         <v>34</v>
       </c>
       <c r="L638" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
       <c r="M638" t="s">
         <v>879</v>
       </c>
       <c r="N638" t="s">
         <v>27</v>
       </c>
       <c r="O638" t="s">
-        <v>3154</v>
+        <v>3157</v>
       </c>
       <c r="P638" t="s">
-        <v>3155</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="639" spans="1:16">
       <c r="A639" t="s">
-        <v>3156</v>
+        <v>3159</v>
       </c>
       <c r="B639" t="s">
-        <v>3157</v>
+        <v>3160</v>
       </c>
       <c r="C639" t="s">
         <v>876</v>
       </c>
       <c r="D639" t="s">
-        <v>166</v>
+        <v>1787</v>
       </c>
       <c r="E639" t="s">
         <v>61</v>
       </c>
       <c r="F639" t="s">
         <v>52</v>
       </c>
       <c r="G639" t="s">
         <v>22</v>
       </c>
       <c r="H639">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I639">
         <v>2019</v>
       </c>
       <c r="J639" t="s">
-        <v>62</v>
+        <v>884</v>
       </c>
       <c r="K639" t="s">
         <v>34</v>
       </c>
       <c r="L639" t="s">
-        <v>3158</v>
+        <v>3161</v>
       </c>
       <c r="M639" t="s">
         <v>879</v>
       </c>
       <c r="N639" t="s">
         <v>27</v>
       </c>
       <c r="O639" t="s">
-        <v>3159</v>
+        <v>3162</v>
       </c>
       <c r="P639" t="s">
-        <v>3160</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="640" spans="1:16">
       <c r="A640" t="s">
-        <v>3161</v>
+        <v>3164</v>
       </c>
       <c r="B640" t="s">
-        <v>3162</v>
+        <v>3165</v>
       </c>
       <c r="C640" t="s">
         <v>876</v>
       </c>
       <c r="D640" t="s">
-        <v>3163</v>
+        <v>166</v>
       </c>
       <c r="E640" t="s">
         <v>61</v>
       </c>
       <c r="F640" t="s">
         <v>52</v>
       </c>
       <c r="G640" t="s">
         <v>22</v>
       </c>
       <c r="H640">
-        <v>2001</v>
+        <v>2012</v>
       </c>
       <c r="I640">
         <v>2019</v>
       </c>
       <c r="J640" t="s">
-        <v>884</v>
+        <v>62</v>
       </c>
       <c r="K640" t="s">
         <v>34</v>
       </c>
       <c r="L640" t="s">
-        <v>3164</v>
+        <v>3166</v>
       </c>
       <c r="M640" t="s">
         <v>879</v>
       </c>
       <c r="N640" t="s">
         <v>27</v>
       </c>
       <c r="O640" t="s">
-        <v>3165</v>
+        <v>3167</v>
       </c>
       <c r="P640" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="641" spans="1:16">
       <c r="A641" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
       <c r="B641" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
       <c r="C641" t="s">
         <v>876</v>
       </c>
       <c r="D641" t="s">
-        <v>192</v>
+        <v>3171</v>
       </c>
       <c r="E641" t="s">
         <v>61</v>
       </c>
       <c r="F641" t="s">
         <v>52</v>
       </c>
       <c r="G641" t="s">
         <v>22</v>
       </c>
       <c r="H641">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="I641">
         <v>2019</v>
       </c>
       <c r="J641" t="s">
         <v>884</v>
       </c>
       <c r="K641" t="s">
         <v>34</v>
       </c>
       <c r="L641" t="s">
-        <v>3169</v>
+        <v>3172</v>
       </c>
       <c r="M641" t="s">
         <v>879</v>
       </c>
       <c r="N641" t="s">
         <v>27</v>
       </c>
       <c r="O641" t="s">
-        <v>3170</v>
+        <v>3173</v>
       </c>
       <c r="P641" t="s">
-        <v>3171</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="642" spans="1:16">
       <c r="A642" t="s">
-        <v>3172</v>
+        <v>3175</v>
       </c>
       <c r="B642" t="s">
-        <v>3173</v>
+        <v>3176</v>
       </c>
       <c r="C642" t="s">
         <v>876</v>
       </c>
       <c r="D642" t="s">
-        <v>3174</v>
+        <v>192</v>
       </c>
       <c r="E642" t="s">
         <v>61</v>
       </c>
       <c r="F642" t="s">
         <v>52</v>
       </c>
       <c r="G642" t="s">
         <v>22</v>
       </c>
       <c r="H642">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="I642">
         <v>2019</v>
       </c>
       <c r="J642" t="s">
         <v>884</v>
       </c>
       <c r="K642" t="s">
         <v>34</v>
       </c>
       <c r="L642" t="s">
-        <v>3175</v>
+        <v>3177</v>
       </c>
       <c r="M642" t="s">
         <v>879</v>
       </c>
       <c r="N642" t="s">
         <v>27</v>
       </c>
       <c r="O642" t="s">
-        <v>3176</v>
+        <v>3178</v>
       </c>
       <c r="P642" t="s">
-        <v>3177</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="643" spans="1:16">
       <c r="A643" t="s">
-        <v>3178</v>
+        <v>3180</v>
       </c>
       <c r="B643" t="s">
-        <v>3179</v>
+        <v>3181</v>
       </c>
       <c r="C643" t="s">
         <v>876</v>
       </c>
       <c r="D643" t="s">
-        <v>173</v>
+        <v>3182</v>
       </c>
       <c r="E643" t="s">
         <v>61</v>
       </c>
       <c r="F643" t="s">
         <v>52</v>
       </c>
       <c r="G643" t="s">
         <v>22</v>
       </c>
       <c r="H643">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="I643">
         <v>2019</v>
       </c>
       <c r="J643" t="s">
         <v>884</v>
       </c>
       <c r="K643" t="s">
         <v>34</v>
       </c>
       <c r="L643" t="s">
-        <v>3180</v>
+        <v>3183</v>
       </c>
       <c r="M643" t="s">
         <v>879</v>
       </c>
       <c r="N643" t="s">
         <v>27</v>
       </c>
       <c r="O643" t="s">
-        <v>3181</v>
+        <v>3184</v>
       </c>
       <c r="P643" t="s">
-        <v>3182</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="644" spans="1:16">
       <c r="A644" t="s">
-        <v>3183</v>
+        <v>3186</v>
       </c>
       <c r="B644" t="s">
-        <v>3184</v>
+        <v>3187</v>
       </c>
       <c r="C644" t="s">
-        <v>936</v>
+        <v>876</v>
       </c>
       <c r="D644" t="s">
-        <v>227</v>
+        <v>173</v>
       </c>
       <c r="E644" t="s">
         <v>61</v>
       </c>
       <c r="F644" t="s">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="G644" t="s">
         <v>22</v>
       </c>
       <c r="H644">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="I644">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="J644" t="s">
-        <v>62</v>
+        <v>884</v>
       </c>
       <c r="K644" t="s">
         <v>34</v>
       </c>
       <c r="L644" t="s">
-        <v>1755</v>
+        <v>3188</v>
       </c>
       <c r="M644" t="s">
-        <v>3185</v>
+        <v>879</v>
       </c>
       <c r="N644" t="s">
         <v>27</v>
       </c>
       <c r="O644" t="s">
-        <v>3186</v>
+        <v>3189</v>
       </c>
       <c r="P644" t="s">
-        <v>3187</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="645" spans="1:16">
       <c r="A645" t="s">
-        <v>3188</v>
+        <v>3191</v>
       </c>
       <c r="B645" t="s">
-        <v>3189</v>
+        <v>3192</v>
       </c>
       <c r="C645" t="s">
         <v>936</v>
       </c>
       <c r="D645" t="s">
-        <v>616</v>
+        <v>227</v>
       </c>
       <c r="E645" t="s">
         <v>61</v>
       </c>
       <c r="F645" t="s">
         <v>288</v>
       </c>
       <c r="G645" t="s">
         <v>22</v>
       </c>
       <c r="H645">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="I645">
         <v>2020</v>
       </c>
       <c r="J645" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K645" t="s">
         <v>34</v>
       </c>
       <c r="L645" t="s">
-        <v>3190</v>
+        <v>1755</v>
       </c>
       <c r="M645" t="s">
-        <v>3191</v>
+        <v>3193</v>
       </c>
       <c r="N645" t="s">
         <v>27</v>
       </c>
       <c r="O645" t="s">
-        <v>3192</v>
+        <v>3194</v>
       </c>
       <c r="P645" t="s">
-        <v>3193</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="646" spans="1:16">
       <c r="A646" t="s">
-        <v>3194</v>
+        <v>3196</v>
       </c>
       <c r="B646" t="s">
-        <v>3195</v>
+        <v>3197</v>
       </c>
       <c r="C646" t="s">
         <v>936</v>
       </c>
       <c r="D646" t="s">
-        <v>166</v>
+        <v>616</v>
       </c>
       <c r="E646" t="s">
         <v>61</v>
       </c>
       <c r="F646" t="s">
         <v>288</v>
       </c>
       <c r="G646" t="s">
         <v>22</v>
       </c>
       <c r="H646">
         <v>2013</v>
       </c>
       <c r="I646">
         <v>2020</v>
       </c>
       <c r="J646" t="s">
         <v>33</v>
       </c>
       <c r="K646" t="s">
-        <v>167</v>
+        <v>34</v>
       </c>
       <c r="L646" t="s">
-        <v>3196</v>
+        <v>3198</v>
       </c>
       <c r="M646" t="s">
-        <v>3185</v>
+        <v>3199</v>
       </c>
       <c r="N646" t="s">
         <v>27</v>
       </c>
       <c r="O646" t="s">
-        <v>3197</v>
+        <v>3200</v>
       </c>
       <c r="P646" t="s">
-        <v>3198</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="647" spans="1:16">
       <c r="A647" t="s">
-        <v>3199</v>
+        <v>3202</v>
       </c>
       <c r="B647" t="s">
-        <v>3200</v>
+        <v>3203</v>
       </c>
       <c r="C647" t="s">
         <v>936</v>
       </c>
       <c r="D647" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="E647" t="s">
         <v>61</v>
       </c>
       <c r="F647" t="s">
         <v>288</v>
       </c>
       <c r="G647" t="s">
         <v>22</v>
       </c>
       <c r="H647">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="I647">
         <v>2020</v>
       </c>
       <c r="J647" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K647" t="s">
-        <v>34</v>
+        <v>167</v>
       </c>
       <c r="L647" t="s">
-        <v>3201</v>
+        <v>3204</v>
       </c>
       <c r="M647" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N647" t="s">
         <v>27</v>
       </c>
       <c r="O647" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
       <c r="P647" t="s">
-        <v>3203</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="648" spans="1:16">
       <c r="A648" t="s">
-        <v>3204</v>
+        <v>3207</v>
       </c>
       <c r="B648" t="s">
-        <v>3205</v>
+        <v>3208</v>
       </c>
       <c r="C648" t="s">
         <v>936</v>
       </c>
       <c r="D648" t="s">
-        <v>111</v>
+        <v>173</v>
       </c>
       <c r="E648" t="s">
         <v>61</v>
       </c>
       <c r="F648" t="s">
         <v>288</v>
       </c>
       <c r="G648" t="s">
         <v>22</v>
       </c>
       <c r="H648">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="I648">
         <v>2020</v>
       </c>
       <c r="J648" t="s">
         <v>62</v>
       </c>
       <c r="K648" t="s">
         <v>34</v>
       </c>
       <c r="L648" t="s">
-        <v>3206</v>
+        <v>3209</v>
       </c>
       <c r="M648" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N648" t="s">
         <v>27</v>
       </c>
       <c r="O648" t="s">
-        <v>3207</v>
+        <v>3210</v>
       </c>
       <c r="P648" t="s">
-        <v>3208</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="649" spans="1:16">
       <c r="A649" t="s">
-        <v>3209</v>
+        <v>3212</v>
       </c>
       <c r="B649" t="s">
-        <v>3210</v>
+        <v>3213</v>
       </c>
       <c r="C649" t="s">
         <v>936</v>
       </c>
       <c r="D649" t="s">
-        <v>262</v>
+        <v>111</v>
       </c>
       <c r="E649" t="s">
         <v>61</v>
       </c>
       <c r="F649" t="s">
         <v>288</v>
       </c>
       <c r="G649" t="s">
         <v>22</v>
       </c>
       <c r="H649">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="I649">
         <v>2020</v>
       </c>
       <c r="J649" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K649" t="s">
         <v>34</v>
       </c>
       <c r="L649" t="s">
-        <v>1755</v>
+        <v>3214</v>
       </c>
       <c r="M649" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N649" t="s">
         <v>27</v>
       </c>
       <c r="O649" t="s">
-        <v>3211</v>
+        <v>3215</v>
       </c>
       <c r="P649" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="650" spans="1:16">
       <c r="A650" t="s">
-        <v>3213</v>
+        <v>3217</v>
       </c>
       <c r="B650" t="s">
-        <v>3214</v>
+        <v>3218</v>
       </c>
       <c r="C650" t="s">
         <v>936</v>
       </c>
       <c r="D650" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="E650" t="s">
         <v>61</v>
       </c>
       <c r="F650" t="s">
         <v>288</v>
       </c>
       <c r="G650" t="s">
         <v>22</v>
       </c>
       <c r="H650">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="I650">
         <v>2020</v>
       </c>
       <c r="J650" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="K650" t="s">
-        <v>167</v>
+        <v>34</v>
       </c>
       <c r="L650" t="s">
-        <v>3215</v>
+        <v>1755</v>
       </c>
       <c r="M650" t="s">
-        <v>939</v>
+        <v>3193</v>
       </c>
       <c r="N650" t="s">
         <v>27</v>
       </c>
       <c r="O650" t="s">
-        <v>3216</v>
+        <v>3219</v>
       </c>
       <c r="P650" t="s">
-        <v>3217</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="651" spans="1:16">
       <c r="A651" t="s">
-        <v>3218</v>
+        <v>3221</v>
       </c>
       <c r="B651" t="s">
-        <v>3219</v>
+        <v>3222</v>
       </c>
       <c r="C651" t="s">
         <v>936</v>
       </c>
       <c r="D651" t="s">
-        <v>678</v>
+        <v>256</v>
       </c>
       <c r="E651" t="s">
         <v>61</v>
       </c>
       <c r="F651" t="s">
         <v>288</v>
       </c>
       <c r="G651" t="s">
         <v>22</v>
       </c>
       <c r="H651">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I651">
         <v>2020</v>
       </c>
       <c r="J651" t="s">
         <v>70</v>
       </c>
       <c r="K651" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L651"/>
+        <v>167</v>
+      </c>
+      <c r="L651" t="s">
+        <v>3223</v>
+      </c>
       <c r="M651" t="s">
         <v>939</v>
       </c>
       <c r="N651" t="s">
         <v>27</v>
       </c>
       <c r="O651" t="s">
-        <v>3220</v>
+        <v>3224</v>
       </c>
       <c r="P651" t="s">
-        <v>3221</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="652" spans="1:16">
       <c r="A652" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
       <c r="B652" t="s">
-        <v>3223</v>
+        <v>3227</v>
       </c>
       <c r="C652" t="s">
         <v>936</v>
       </c>
       <c r="D652" t="s">
-        <v>3224</v>
+        <v>678</v>
       </c>
       <c r="E652" t="s">
         <v>61</v>
       </c>
       <c r="F652" t="s">
         <v>288</v>
       </c>
       <c r="G652" t="s">
         <v>22</v>
       </c>
       <c r="H652">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I652">
         <v>2020</v>
       </c>
       <c r="J652" t="s">
         <v>70</v>
       </c>
       <c r="K652" t="s">
         <v>34</v>
       </c>
-      <c r="L652" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L652"/>
       <c r="M652" t="s">
         <v>939</v>
       </c>
       <c r="N652" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="O652" t="s">
-        <v>3226</v>
+        <v>3228</v>
       </c>
       <c r="P652" t="s">
-        <v>3227</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="653" spans="1:16">
       <c r="A653" t="s">
-        <v>3228</v>
+        <v>3230</v>
       </c>
       <c r="B653" t="s">
-        <v>3229</v>
+        <v>3231</v>
       </c>
       <c r="C653" t="s">
         <v>936</v>
       </c>
       <c r="D653" t="s">
-        <v>437</v>
+        <v>3232</v>
       </c>
       <c r="E653" t="s">
         <v>61</v>
       </c>
       <c r="F653" t="s">
         <v>288</v>
       </c>
       <c r="G653" t="s">
         <v>22</v>
       </c>
       <c r="H653">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="I653">
         <v>2020</v>
       </c>
       <c r="J653" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="K653" t="s">
         <v>34</v>
       </c>
-      <c r="L653"/>
+      <c r="L653" t="s">
+        <v>3233</v>
+      </c>
       <c r="M653" t="s">
-        <v>3185</v>
+        <v>939</v>
       </c>
       <c r="N653" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="O653" t="s">
-        <v>3230</v>
+        <v>3234</v>
       </c>
       <c r="P653" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="654" spans="1:16">
       <c r="A654" t="s">
-        <v>3232</v>
+        <v>3236</v>
       </c>
       <c r="B654" t="s">
-        <v>3233</v>
+        <v>3237</v>
       </c>
       <c r="C654" t="s">
         <v>936</v>
       </c>
       <c r="D654" t="s">
-        <v>1005</v>
+        <v>437</v>
       </c>
       <c r="E654" t="s">
         <v>61</v>
       </c>
       <c r="F654" t="s">
         <v>288</v>
       </c>
       <c r="G654" t="s">
         <v>22</v>
       </c>
       <c r="H654">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I654">
         <v>2020</v>
       </c>
       <c r="J654" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K654" t="s">
         <v>34</v>
       </c>
-      <c r="L654" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L654"/>
       <c r="M654" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N654" t="s">
         <v>27</v>
       </c>
       <c r="O654" t="s">
-        <v>3235</v>
+        <v>3238</v>
       </c>
       <c r="P654" t="s">
-        <v>3236</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="655" spans="1:16">
       <c r="A655" t="s">
-        <v>3237</v>
+        <v>3240</v>
       </c>
       <c r="B655" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="C655" t="s">
         <v>936</v>
       </c>
       <c r="D655" t="s">
-        <v>214</v>
+        <v>1005</v>
       </c>
       <c r="E655" t="s">
         <v>61</v>
       </c>
       <c r="F655" t="s">
         <v>288</v>
       </c>
       <c r="G655" t="s">
         <v>22</v>
       </c>
       <c r="H655">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I655">
         <v>2020</v>
       </c>
       <c r="J655" t="s">
         <v>62</v>
       </c>
       <c r="K655" t="s">
         <v>34</v>
       </c>
       <c r="L655" t="s">
-        <v>3239</v>
+        <v>3242</v>
       </c>
       <c r="M655" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N655" t="s">
         <v>27</v>
       </c>
       <c r="O655" t="s">
-        <v>3240</v>
+        <v>3243</v>
       </c>
       <c r="P655" t="s">
-        <v>3241</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="656" spans="1:16">
       <c r="A656" t="s">
-        <v>3242</v>
+        <v>3245</v>
       </c>
       <c r="B656" t="s">
-        <v>3243</v>
+        <v>3246</v>
       </c>
       <c r="C656" t="s">
         <v>936</v>
       </c>
       <c r="D656" t="s">
-        <v>262</v>
+        <v>214</v>
       </c>
       <c r="E656" t="s">
         <v>61</v>
       </c>
       <c r="F656" t="s">
         <v>288</v>
       </c>
       <c r="G656" t="s">
         <v>22</v>
       </c>
       <c r="H656">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="I656">
         <v>2020</v>
       </c>
       <c r="J656" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K656" t="s">
         <v>34</v>
       </c>
       <c r="L656" t="s">
-        <v>1755</v>
+        <v>3247</v>
       </c>
       <c r="M656" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N656" t="s">
         <v>27</v>
       </c>
       <c r="O656" t="s">
-        <v>3244</v>
+        <v>3248</v>
       </c>
       <c r="P656" t="s">
-        <v>3245</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="657" spans="1:16">
       <c r="A657" t="s">
-        <v>3246</v>
+        <v>3250</v>
       </c>
       <c r="B657" t="s">
-        <v>3247</v>
+        <v>3251</v>
       </c>
       <c r="C657" t="s">
         <v>936</v>
       </c>
       <c r="D657" t="s">
-        <v>1005</v>
+        <v>262</v>
       </c>
       <c r="E657" t="s">
         <v>61</v>
       </c>
       <c r="F657" t="s">
         <v>288</v>
       </c>
       <c r="G657" t="s">
         <v>22</v>
       </c>
       <c r="H657">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="I657">
         <v>2020</v>
       </c>
       <c r="J657" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K657" t="s">
         <v>34</v>
       </c>
       <c r="L657" t="s">
-        <v>3248</v>
+        <v>1755</v>
       </c>
       <c r="M657" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N657" t="s">
         <v>27</v>
       </c>
       <c r="O657" t="s">
-        <v>3249</v>
+        <v>3252</v>
       </c>
       <c r="P657" t="s">
-        <v>3250</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="658" spans="1:16">
       <c r="A658" t="s">
-        <v>3251</v>
+        <v>3254</v>
       </c>
       <c r="B658" t="s">
-        <v>3252</v>
+        <v>3255</v>
       </c>
       <c r="C658" t="s">
         <v>936</v>
       </c>
       <c r="D658" t="s">
-        <v>262</v>
+        <v>1005</v>
       </c>
       <c r="E658" t="s">
         <v>61</v>
       </c>
       <c r="F658" t="s">
         <v>288</v>
       </c>
       <c r="G658" t="s">
         <v>22</v>
       </c>
       <c r="H658">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="I658">
         <v>2020</v>
       </c>
       <c r="J658" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="K658" t="s">
         <v>34</v>
       </c>
       <c r="L658" t="s">
-        <v>1755</v>
+        <v>3256</v>
       </c>
       <c r="M658" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N658" t="s">
         <v>27</v>
       </c>
       <c r="O658" t="s">
-        <v>3253</v>
+        <v>3257</v>
       </c>
       <c r="P658" t="s">
-        <v>3254</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="659" spans="1:16">
       <c r="A659" t="s">
-        <v>3255</v>
+        <v>3259</v>
       </c>
       <c r="B659" t="s">
-        <v>3256</v>
+        <v>3260</v>
       </c>
       <c r="C659" t="s">
         <v>936</v>
       </c>
       <c r="D659" t="s">
         <v>262</v>
       </c>
       <c r="E659" t="s">
         <v>61</v>
       </c>
       <c r="F659" t="s">
         <v>288</v>
       </c>
       <c r="G659" t="s">
         <v>22</v>
       </c>
       <c r="H659">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="I659">
         <v>2020</v>
       </c>
       <c r="J659" t="s">
         <v>33</v>
       </c>
       <c r="K659" t="s">
         <v>34</v>
       </c>
       <c r="L659" t="s">
         <v>1755</v>
       </c>
       <c r="M659" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="N659" t="s">
         <v>27</v>
       </c>
       <c r="O659" t="s">
-        <v>3257</v>
+        <v>3261</v>
       </c>
       <c r="P659" t="s">
-        <v>3258</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="660" spans="1:16">
       <c r="A660" t="s">
-        <v>3259</v>
+        <v>3263</v>
       </c>
       <c r="B660" t="s">
-        <v>3260</v>
+        <v>3264</v>
       </c>
       <c r="C660" t="s">
-        <v>876</v>
+        <v>936</v>
       </c>
       <c r="D660" t="s">
-        <v>3261</v>
+        <v>262</v>
       </c>
       <c r="E660" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F660" t="s">
-        <v>21</v>
+        <v>288</v>
       </c>
       <c r="G660" t="s">
         <v>22</v>
       </c>
       <c r="H660">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="I660">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="J660" t="s">
-        <v>884</v>
+        <v>33</v>
       </c>
       <c r="K660" t="s">
         <v>34</v>
       </c>
-      <c r="L660"/>
+      <c r="L660" t="s">
+        <v>1755</v>
+      </c>
       <c r="M660" t="s">
-        <v>3262</v>
+        <v>3193</v>
       </c>
       <c r="N660" t="s">
         <v>27</v>
       </c>
       <c r="O660" t="s">
-        <v>3263</v>
+        <v>3265</v>
       </c>
       <c r="P660" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="661" spans="1:16">
       <c r="A661" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
       <c r="B661" t="s">
-        <v>3266</v>
+        <v>3268</v>
       </c>
       <c r="C661" t="s">
         <v>876</v>
       </c>
       <c r="D661" t="s">
-        <v>204</v>
+        <v>3269</v>
       </c>
       <c r="E661" t="s">
         <v>20</v>
       </c>
       <c r="F661" t="s">
         <v>21</v>
       </c>
       <c r="G661" t="s">
         <v>22</v>
       </c>
       <c r="H661">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="I661">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="J661" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="K661" t="s">
         <v>34</v>
       </c>
       <c r="L661"/>
       <c r="M661" t="s">
-        <v>3262</v>
+        <v>3270</v>
       </c>
       <c r="N661" t="s">
         <v>27</v>
       </c>
       <c r="O661" t="s">
-        <v>3267</v>
+        <v>3271</v>
       </c>
       <c r="P661" t="s">
-        <v>3268</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="662" spans="1:16">
       <c r="A662" t="s">
-        <v>3269</v>
+        <v>3273</v>
       </c>
       <c r="B662" t="s">
-        <v>3270</v>
+        <v>3274</v>
       </c>
       <c r="C662" t="s">
         <v>876</v>
       </c>
       <c r="D662" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="E662" t="s">
         <v>20</v>
       </c>
       <c r="F662" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G662" t="s">
         <v>22</v>
       </c>
       <c r="H662">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="I662">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J662" t="s">
-        <v>1293</v>
+        <v>877</v>
       </c>
       <c r="K662" t="s">
         <v>34</v>
       </c>
       <c r="L662"/>
       <c r="M662" t="s">
-        <v>3262</v>
+        <v>3270</v>
       </c>
       <c r="N662" t="s">
         <v>27</v>
       </c>
       <c r="O662" t="s">
-        <v>3271</v>
+        <v>3275</v>
       </c>
       <c r="P662" t="s">
-        <v>3272</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="663" spans="1:16">
       <c r="A663" t="s">
-        <v>3273</v>
+        <v>3277</v>
       </c>
       <c r="B663" t="s">
-        <v>3274</v>
+        <v>3278</v>
       </c>
       <c r="C663" t="s">
         <v>876</v>
       </c>
       <c r="D663" t="s">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="E663" t="s">
         <v>20</v>
       </c>
       <c r="F663" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G663" t="s">
         <v>22</v>
       </c>
       <c r="H663">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="I663">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J663" t="s">
-        <v>884</v>
+        <v>1293</v>
       </c>
       <c r="K663" t="s">
         <v>34</v>
       </c>
       <c r="L663"/>
       <c r="M663" t="s">
-        <v>3262</v>
+        <v>3270</v>
       </c>
       <c r="N663" t="s">
         <v>27</v>
       </c>
       <c r="O663" t="s">
-        <v>3275</v>
+        <v>3279</v>
       </c>
       <c r="P663" t="s">
-        <v>3276</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="664" spans="1:16">
       <c r="A664" t="s">
-        <v>3277</v>
+        <v>3281</v>
       </c>
       <c r="B664" t="s">
-        <v>3278</v>
+        <v>3282</v>
       </c>
       <c r="C664" t="s">
         <v>876</v>
       </c>
       <c r="D664" t="s">
-        <v>3279</v>
+        <v>111</v>
       </c>
       <c r="E664" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F664" t="s">
         <v>21</v>
       </c>
       <c r="G664" t="s">
         <v>22</v>
       </c>
       <c r="H664">
-        <v>2007</v>
+        <v>1978</v>
       </c>
       <c r="I664">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="J664" t="s">
-        <v>3280</v>
+        <v>884</v>
       </c>
       <c r="K664" t="s">
         <v>34</v>
       </c>
       <c r="L664"/>
       <c r="M664" t="s">
-        <v>3262</v>
+        <v>3270</v>
       </c>
       <c r="N664" t="s">
         <v>27</v>
       </c>
       <c r="O664" t="s">
-        <v>3281</v>
+        <v>3283</v>
       </c>
       <c r="P664" t="s">
-        <v>3282</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="665" spans="1:16">
       <c r="A665" t="s">
-        <v>3283</v>
+        <v>3285</v>
       </c>
       <c r="B665" t="s">
-        <v>3284</v>
+        <v>3286</v>
       </c>
       <c r="C665" t="s">
         <v>876</v>
       </c>
       <c r="D665" t="s">
-        <v>895</v>
+        <v>3287</v>
       </c>
       <c r="E665" t="s">
         <v>61</v>
       </c>
       <c r="F665" t="s">
         <v>21</v>
       </c>
       <c r="G665" t="s">
         <v>22</v>
       </c>
       <c r="H665">
+        <v>2007</v>
+      </c>
+      <c r="I665">
         <v>2014</v>
       </c>
-      <c r="I665">
-[...1 lines deleted...]
-      </c>
       <c r="J665" t="s">
-        <v>1293</v>
+        <v>3288</v>
       </c>
       <c r="K665" t="s">
         <v>34</v>
       </c>
       <c r="L665"/>
       <c r="M665" t="s">
-        <v>3262</v>
+        <v>3270</v>
       </c>
       <c r="N665" t="s">
         <v>27</v>
       </c>
       <c r="O665" t="s">
-        <v>3285</v>
+        <v>3289</v>
       </c>
       <c r="P665" t="s">
-        <v>3286</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="666" spans="1:16">
       <c r="A666" t="s">
-        <v>3287</v>
+        <v>3291</v>
       </c>
       <c r="B666" t="s">
-        <v>3288</v>
+        <v>3292</v>
       </c>
       <c r="C666" t="s">
-        <v>3289</v>
+        <v>876</v>
       </c>
       <c r="D666" t="s">
-        <v>99</v>
+        <v>895</v>
       </c>
       <c r="E666" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F666" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G666" t="s">
         <v>22</v>
       </c>
       <c r="H666">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="I666">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="J666" t="s">
-        <v>79</v>
+        <v>1293</v>
       </c>
       <c r="K666" t="s">
         <v>34</v>
       </c>
-      <c r="L666" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L666"/>
       <c r="M666" t="s">
-        <v>3291</v>
+        <v>3270</v>
       </c>
       <c r="N666" t="s">
         <v>27</v>
       </c>
       <c r="O666" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="P666" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="667" spans="1:16">
       <c r="A667" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="B667" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="C667" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="D667" t="s">
         <v>99</v>
       </c>
       <c r="E667" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F667" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G667" t="s">
         <v>22</v>
       </c>
       <c r="H667">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I667">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="J667" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="K667" t="s">
         <v>34</v>
       </c>
       <c r="L667" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="M667" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="N667" t="s">
         <v>27</v>
       </c>
       <c r="O667" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="P667" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="668" spans="1:16">
       <c r="A668" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="B668" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="C668" t="s">
-        <v>3296</v>
+        <v>3304</v>
       </c>
       <c r="D668" t="s">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="E668" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F668" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G668" t="s">
         <v>22</v>
       </c>
       <c r="H668">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="I668">
         <v>2011</v>
       </c>
       <c r="J668" t="s">
-        <v>2565</v>
+        <v>70</v>
       </c>
       <c r="K668" t="s">
         <v>34</v>
       </c>
       <c r="L668" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="M668" t="s">
-        <v>3298</v>
+        <v>3306</v>
       </c>
       <c r="N668" t="s">
         <v>27</v>
       </c>
       <c r="O668" t="s">
-        <v>3304</v>
+        <v>3307</v>
       </c>
       <c r="P668" t="s">
-        <v>3305</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="669" spans="1:16">
       <c r="A669" t="s">
-        <v>3306</v>
+        <v>3309</v>
       </c>
       <c r="B669" t="s">
-        <v>3307</v>
+        <v>3310</v>
       </c>
       <c r="C669" t="s">
-        <v>3296</v>
+        <v>3304</v>
       </c>
       <c r="D669" t="s">
         <v>220</v>
       </c>
       <c r="E669" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F669" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G669" t="s">
         <v>22</v>
       </c>
       <c r="H669">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="I669">
         <v>2011</v>
       </c>
       <c r="J669" t="s">
-        <v>70</v>
+        <v>2573</v>
       </c>
       <c r="K669" t="s">
         <v>34</v>
       </c>
       <c r="L669" t="s">
-        <v>3308</v>
+        <v>3311</v>
       </c>
       <c r="M669" t="s">
-        <v>3298</v>
+        <v>3306</v>
       </c>
       <c r="N669" t="s">
         <v>27</v>
       </c>
       <c r="O669" t="s">
-        <v>3309</v>
+        <v>3312</v>
       </c>
       <c r="P669" t="s">
-        <v>3310</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="670" spans="1:16">
       <c r="A670" t="s">
-        <v>3311</v>
+        <v>3314</v>
       </c>
       <c r="B670" t="s">
-        <v>3312</v>
+        <v>3315</v>
       </c>
       <c r="C670" t="s">
-        <v>3296</v>
+        <v>3304</v>
       </c>
       <c r="D670" t="s">
-        <v>864</v>
+        <v>220</v>
       </c>
       <c r="E670" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F670" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G670" t="s">
         <v>22</v>
       </c>
       <c r="H670">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="I670">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="J670" t="s">
-        <v>2565</v>
+        <v>70</v>
       </c>
       <c r="K670" t="s">
         <v>34</v>
       </c>
       <c r="L670" t="s">
-        <v>3313</v>
+        <v>3316</v>
       </c>
       <c r="M670" t="s">
-        <v>3298</v>
+        <v>3306</v>
       </c>
       <c r="N670" t="s">
         <v>27</v>
       </c>
       <c r="O670" t="s">
-        <v>3314</v>
+        <v>3317</v>
       </c>
       <c r="P670" t="s">
-        <v>3315</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="671" spans="1:16">
       <c r="A671" t="s">
-        <v>3316</v>
+        <v>3319</v>
       </c>
       <c r="B671" t="s">
-        <v>3317</v>
+        <v>3320</v>
       </c>
       <c r="C671" t="s">
-        <v>632</v>
+        <v>3304</v>
       </c>
       <c r="D671" t="s">
-        <v>244</v>
+        <v>864</v>
       </c>
       <c r="E671" t="s">
         <v>20</v>
       </c>
       <c r="F671" t="s">
         <v>21</v>
       </c>
       <c r="G671" t="s">
         <v>22</v>
       </c>
       <c r="H671">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I671">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J671" t="s">
-        <v>2168</v>
+        <v>2573</v>
       </c>
       <c r="K671" t="s">
         <v>34</v>
       </c>
-      <c r="L671"/>
+      <c r="L671" t="s">
+        <v>3321</v>
+      </c>
       <c r="M671" t="s">
-        <v>636</v>
+        <v>3306</v>
       </c>
       <c r="N671" t="s">
         <v>27</v>
       </c>
       <c r="O671" t="s">
-        <v>3318</v>
+        <v>3322</v>
       </c>
       <c r="P671" t="s">
-        <v>3319</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="672" spans="1:16">
       <c r="A672" t="s">
-        <v>3320</v>
+        <v>3324</v>
       </c>
       <c r="B672" t="s">
-        <v>3321</v>
+        <v>3325</v>
       </c>
       <c r="C672" t="s">
-        <v>1651</v>
+        <v>632</v>
       </c>
       <c r="D672" t="s">
-        <v>3322</v>
+        <v>244</v>
       </c>
       <c r="E672" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="F672" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G672" t="s">
         <v>22</v>
       </c>
       <c r="H672">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I672">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J672" t="s">
-        <v>1899</v>
+        <v>2168</v>
       </c>
       <c r="K672" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L672"/>
       <c r="M672" t="s">
-        <v>3324</v>
+        <v>636</v>
       </c>
       <c r="N672" t="s">
-        <v>564</v>
+        <v>27</v>
       </c>
       <c r="O672" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="P672" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="673" spans="1:16">
       <c r="A673" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="B673" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="C673" t="s">
-        <v>646</v>
+        <v>1651</v>
       </c>
       <c r="D673" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="E673" t="s">
         <v>61</v>
       </c>
       <c r="F673" t="s">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="G673" t="s">
         <v>22</v>
       </c>
       <c r="H673">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I673">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J673" t="s">
-        <v>174</v>
+        <v>1899</v>
       </c>
       <c r="K673" t="s">
         <v>562</v>
       </c>
-      <c r="L673"/>
+      <c r="L673" t="s">
+        <v>3331</v>
+      </c>
       <c r="M673" t="s">
-        <v>3330</v>
+        <v>3332</v>
       </c>
       <c r="N673" t="s">
         <v>564</v>
       </c>
       <c r="O673" t="s">
-        <v>3331</v>
+        <v>3333</v>
       </c>
       <c r="P673" t="s">
-        <v>3332</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="674" spans="1:16">
       <c r="A674" t="s">
-        <v>3333</v>
+        <v>3335</v>
       </c>
       <c r="B674" t="s">
-        <v>3334</v>
+        <v>3336</v>
       </c>
       <c r="C674" t="s">
-        <v>18</v>
+        <v>646</v>
       </c>
       <c r="D674" t="s">
-        <v>1487</v>
+        <v>3337</v>
       </c>
       <c r="E674" t="s">
         <v>61</v>
       </c>
       <c r="F674" t="s">
-        <v>3335</v>
+        <v>288</v>
       </c>
       <c r="G674" t="s">
         <v>22</v>
       </c>
       <c r="H674">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="I674">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="J674" t="s">
-        <v>1899</v>
+        <v>174</v>
       </c>
       <c r="K674" t="s">
         <v>562</v>
       </c>
-      <c r="L674" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L674"/>
       <c r="M674" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="N674" t="s">
         <v>564</v>
       </c>
       <c r="O674" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="P674" t="s">
-        <v>3339</v>
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="675" spans="1:16">
+      <c r="A675" t="s">
+        <v>3341</v>
+      </c>
+      <c r="B675" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C675" t="s">
+        <v>18</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E675" t="s">
+        <v>61</v>
+      </c>
+      <c r="F675" t="s">
+        <v>3343</v>
+      </c>
+      <c r="G675" t="s">
+        <v>22</v>
+      </c>
+      <c r="H675">
+        <v>2018</v>
+      </c>
+      <c r="I675">
+        <v>2018</v>
+      </c>
+      <c r="J675" t="s">
+        <v>1899</v>
+      </c>
+      <c r="K675" t="s">
+        <v>562</v>
+      </c>
+      <c r="L675" t="s">
+        <v>3344</v>
+      </c>
+      <c r="M675" t="s">
+        <v>3345</v>
+      </c>
+      <c r="N675" t="s">
+        <v>564</v>
+      </c>
+      <c r="O675" t="s">
+        <v>3346</v>
+      </c>
+      <c r="P675" t="s">
+        <v>3347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">