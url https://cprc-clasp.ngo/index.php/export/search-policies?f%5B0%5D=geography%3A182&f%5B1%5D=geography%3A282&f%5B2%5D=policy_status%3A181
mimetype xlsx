--- v1 (2026-02-06)
+++ v2 (2026-08-05)
@@ -4624,50 +4624,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -4763,53 +4766,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -20663,51 +20663,51 @@
       </c>
       <c r="P240" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>1330</v>
       </c>
       <c r="B241" t="s">
         <v>1331</v>
       </c>
       <c r="C241" t="s">
         <v>86</v>
       </c>
       <c r="D241" t="s">
         <v>314</v>
       </c>
       <c r="E241" t="s">
         <v>20</v>
       </c>
       <c r="F241" t="s">
         <v>21</v>
       </c>
       <c r="G241" t="s">
-        <v>22</v>
+        <v>1325</v>
       </c>
       <c r="H241">
         <v>1989</v>
       </c>
       <c r="I241">
         <v>2013</v>
       </c>
       <c r="J241" t="s">
         <v>113</v>
       </c>
       <c r="K241" t="s">
         <v>34</v>
       </c>
       <c r="L241" t="s">
         <v>315</v>
       </c>
       <c r="M241" t="s">
         <v>90</v>
       </c>
       <c r="N241" t="s">
         <v>27</v>
       </c>
       <c r="O241" t="s">
         <v>1332</v>
       </c>
@@ -22505,539 +22505,539 @@
       </c>
       <c r="P277" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>1504</v>
       </c>
       <c r="B278" t="s">
         <v>1505</v>
       </c>
       <c r="C278" t="s">
         <v>86</v>
       </c>
       <c r="D278" t="s">
         <v>275</v>
       </c>
       <c r="E278" t="s">
         <v>20</v>
       </c>
       <c r="F278" t="s">
         <v>21</v>
       </c>
       <c r="G278" t="s">
-        <v>61</v>
+        <v>1506</v>
       </c>
       <c r="H278">
         <v>2012</v>
       </c>
       <c r="I278"/>
       <c r="J278" t="s">
         <v>88</v>
       </c>
       <c r="K278" t="s">
         <v>34</v>
       </c>
       <c r="L278" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="M278" t="s">
         <v>1395</v>
       </c>
       <c r="N278" t="s">
         <v>36</v>
       </c>
       <c r="O278" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="P278" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B279" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C279" t="s">
         <v>86</v>
       </c>
       <c r="D279" t="s">
         <v>79</v>
       </c>
       <c r="E279" t="s">
         <v>20</v>
       </c>
       <c r="F279" t="s">
         <v>21</v>
       </c>
       <c r="G279" t="s">
         <v>61</v>
       </c>
       <c r="H279">
         <v>2020</v>
       </c>
       <c r="I279"/>
       <c r="J279" t="s">
         <v>88</v>
       </c>
       <c r="K279" t="s">
         <v>34</v>
       </c>
       <c r="L279" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="M279" t="s">
         <v>1395</v>
       </c>
       <c r="N279" t="s">
         <v>36</v>
       </c>
       <c r="O279" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="P279" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B280" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="C280" t="s">
         <v>86</v>
       </c>
       <c r="D280" t="s">
         <v>320</v>
       </c>
       <c r="E280" t="s">
         <v>20</v>
       </c>
       <c r="F280" t="s">
         <v>21</v>
       </c>
       <c r="G280" t="s">
         <v>22</v>
       </c>
       <c r="H280">
         <v>2003</v>
       </c>
       <c r="I280">
         <v>2013</v>
       </c>
       <c r="J280" t="s">
         <v>113</v>
       </c>
       <c r="K280" t="s">
         <v>34</v>
       </c>
       <c r="L280" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="M280" t="s">
         <v>90</v>
       </c>
       <c r="N280" t="s">
         <v>27</v>
       </c>
       <c r="O280" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="P280" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B281" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="C281" t="s">
         <v>86</v>
       </c>
       <c r="D281" t="s">
         <v>1193</v>
       </c>
       <c r="E281" t="s">
         <v>20</v>
       </c>
       <c r="F281" t="s">
         <v>21</v>
       </c>
       <c r="G281" t="s">
         <v>22</v>
       </c>
       <c r="H281">
         <v>2003</v>
       </c>
       <c r="I281">
         <v>2013</v>
       </c>
       <c r="J281" t="s">
         <v>113</v>
       </c>
       <c r="K281" t="s">
         <v>34</v>
       </c>
       <c r="L281" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="M281" t="s">
         <v>90</v>
       </c>
       <c r="N281" t="s">
         <v>27</v>
       </c>
       <c r="O281" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="P281" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B282" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="C282" t="s">
         <v>86</v>
       </c>
       <c r="D282" t="s">
         <v>326</v>
       </c>
       <c r="E282" t="s">
         <v>20</v>
       </c>
       <c r="F282" t="s">
         <v>21</v>
       </c>
       <c r="G282" t="s">
         <v>61</v>
       </c>
       <c r="H282">
         <v>2013</v>
       </c>
       <c r="I282"/>
       <c r="J282" t="s">
         <v>113</v>
       </c>
       <c r="K282" t="s">
         <v>34</v>
       </c>
       <c r="L282" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="M282" t="s">
         <v>90</v>
       </c>
       <c r="N282" t="s">
         <v>27</v>
       </c>
       <c r="O282" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="P282" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B283" t="s">
         <v>112</v>
       </c>
       <c r="C283" t="s">
         <v>86</v>
       </c>
       <c r="D283" t="s">
         <v>130</v>
       </c>
       <c r="E283" t="s">
         <v>20</v>
       </c>
       <c r="F283" t="s">
         <v>21</v>
       </c>
       <c r="G283" t="s">
         <v>61</v>
       </c>
       <c r="H283">
         <v>2013</v>
       </c>
       <c r="I283"/>
       <c r="J283" t="s">
         <v>88</v>
       </c>
       <c r="K283" t="s">
         <v>34</v>
       </c>
       <c r="L283" t="s">
         <v>114</v>
       </c>
       <c r="M283" t="s">
         <v>1395</v>
       </c>
       <c r="N283" t="s">
         <v>27</v>
       </c>
       <c r="O283" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="P283" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B284" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="C284" t="s">
         <v>86</v>
       </c>
       <c r="D284" t="s">
         <v>233</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
         <v>21</v>
       </c>
       <c r="G284" t="s">
         <v>22</v>
       </c>
       <c r="H284">
         <v>2008</v>
       </c>
       <c r="I284">
         <v>2013</v>
       </c>
       <c r="J284" t="s">
         <v>113</v>
       </c>
       <c r="K284" t="s">
         <v>34</v>
       </c>
       <c r="L284" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="M284" t="s">
         <v>90</v>
       </c>
       <c r="N284" t="s">
         <v>27</v>
       </c>
       <c r="O284" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="P284" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B285" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="C285" t="s">
         <v>86</v>
       </c>
       <c r="D285" t="s">
         <v>125</v>
       </c>
       <c r="E285" t="s">
         <v>20</v>
       </c>
       <c r="F285" t="s">
         <v>21</v>
       </c>
       <c r="G285" t="s">
         <v>61</v>
       </c>
       <c r="H285">
         <v>2014</v>
       </c>
       <c r="I285"/>
       <c r="J285" t="s">
         <v>113</v>
       </c>
       <c r="K285" t="s">
         <v>34</v>
       </c>
       <c r="L285" t="s">
         <v>120</v>
       </c>
       <c r="M285" t="s">
         <v>1395</v>
       </c>
       <c r="N285" t="s">
         <v>36</v>
       </c>
       <c r="O285" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="P285" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B286" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C286" t="s">
         <v>86</v>
       </c>
       <c r="D286" t="s">
         <v>119</v>
       </c>
       <c r="E286" t="s">
         <v>20</v>
       </c>
       <c r="F286" t="s">
         <v>21</v>
       </c>
       <c r="G286" t="s">
         <v>61</v>
       </c>
       <c r="H286">
         <v>2014</v>
       </c>
       <c r="I286"/>
       <c r="J286" t="s">
         <v>113</v>
       </c>
       <c r="K286" t="s">
         <v>34</v>
       </c>
       <c r="L286" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="M286" t="s">
         <v>1395</v>
       </c>
       <c r="N286" t="s">
         <v>36</v>
       </c>
       <c r="O286" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="P286" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B287" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="C287" t="s">
         <v>86</v>
       </c>
       <c r="D287" t="s">
         <v>320</v>
       </c>
       <c r="E287" t="s">
         <v>20</v>
       </c>
       <c r="F287" t="s">
         <v>21</v>
       </c>
       <c r="G287" t="s">
         <v>22</v>
       </c>
       <c r="H287">
         <v>2013</v>
       </c>
       <c r="I287">
         <v>2020</v>
       </c>
       <c r="J287" t="s">
         <v>113</v>
       </c>
       <c r="K287" t="s">
         <v>34</v>
       </c>
       <c r="L287" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="M287" t="s">
         <v>90</v>
       </c>
       <c r="N287" t="s">
         <v>27</v>
       </c>
       <c r="O287" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="P287" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B288" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C288" t="s">
         <v>86</v>
       </c>
       <c r="D288" t="s">
         <v>349</v>
       </c>
       <c r="E288" t="s">
         <v>20</v>
       </c>
       <c r="F288" t="s">
         <v>21</v>
       </c>
       <c r="G288" t="s">
-        <v>1553</v>
+        <v>1506</v>
       </c>
       <c r="H288">
         <v>2014</v>
       </c>
       <c r="I288">
         <v>2015</v>
       </c>
       <c r="J288" t="s">
         <v>113</v>
       </c>
       <c r="K288" t="s">
         <v>221</v>
       </c>
       <c r="L288" t="s">
         <v>1554</v>
       </c>
       <c r="M288" t="s">
         <v>90</v>
       </c>
       <c r="N288" t="s">
         <v>27</v>
       </c>
       <c r="O288" t="s">
         <v>1555</v>
       </c>
@@ -23783,51 +23783,51 @@
       </c>
       <c r="P303" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>1632</v>
       </c>
       <c r="B304" t="s">
         <v>187</v>
       </c>
       <c r="C304" t="s">
         <v>86</v>
       </c>
       <c r="D304" t="s">
         <v>107</v>
       </c>
       <c r="E304" t="s">
         <v>20</v>
       </c>
       <c r="F304" t="s">
         <v>21</v>
       </c>
       <c r="G304" t="s">
-        <v>1553</v>
+        <v>1506</v>
       </c>
       <c r="H304">
         <v>2020</v>
       </c>
       <c r="I304"/>
       <c r="J304" t="s">
         <v>88</v>
       </c>
       <c r="K304" t="s">
         <v>34</v>
       </c>
       <c r="L304" t="s">
         <v>188</v>
       </c>
       <c r="M304" t="s">
         <v>1395</v>
       </c>
       <c r="N304" t="s">
         <v>27</v>
       </c>
       <c r="O304" t="s">
         <v>1633</v>
       </c>
       <c r="P304" t="s">
         <v>1634</v>
@@ -24071,51 +24071,51 @@
       </c>
       <c r="P309" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
         <v>1656</v>
       </c>
       <c r="B310" t="s">
         <v>1657</v>
       </c>
       <c r="C310" t="s">
         <v>86</v>
       </c>
       <c r="D310" t="s">
         <v>992</v>
       </c>
       <c r="E310" t="s">
         <v>20</v>
       </c>
       <c r="F310" t="s">
         <v>21</v>
       </c>
       <c r="G310" t="s">
-        <v>1553</v>
+        <v>1506</v>
       </c>
       <c r="H310">
         <v>2021</v>
       </c>
       <c r="I310"/>
       <c r="J310" t="s">
         <v>88</v>
       </c>
       <c r="K310" t="s">
         <v>1658</v>
       </c>
       <c r="L310" t="s">
         <v>1659</v>
       </c>
       <c r="M310" t="s">
         <v>1395</v>
       </c>
       <c r="N310" t="s">
         <v>994</v>
       </c>
       <c r="O310" t="s">
         <v>1660</v>
       </c>
       <c r="P310" t="s">
         <v>1661</v>