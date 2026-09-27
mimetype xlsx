--- v3 (2026-08-05)
+++ v4 (2026-09-27)
@@ -1373,51 +1373,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>INTE E10-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the specifications to determine the values of energy consumption per liter for self-contained commercial refrigeration equipment.</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
@@ -7017,51 +7017,51 @@
       </c>
       <c r="M65" t="s">
         <v>377</v>
       </c>
       <c r="N65" t="s">
         <v>434</v>
       </c>
       <c r="O65" t="s">
         <v>435</v>
       </c>
       <c r="P65" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>437</v>
       </c>
       <c r="B66" t="s">
         <v>438</v>
       </c>
       <c r="C66" t="s">
         <v>78</v>
       </c>
       <c r="D66" t="s">
-        <v>375</v>
+        <v>257</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>42</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>2015</v>
       </c>
       <c r="I66">
         <v>2022</v>
       </c>
       <c r="J66" t="s">
         <v>376</v>
       </c>
       <c r="K66" t="s">
         <v>34</v>
       </c>
       <c r="L66" t="s">
         <v>439</v>
       </c>