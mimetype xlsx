--- v0 (2026-02-02)
+++ v1 (2026-09-27)
@@ -549,57 +549,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>INTE E10-1 2015</t>
   </si>
   <si>
     <t>This standard establishes the specifications to determine the values of energy consumption per liter for self-contained commercial refrigeration equipment.</t>
   </si>
@@ -1299,53 +1302,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/nom-027-enerscfi-2018-solar-water-heaters</t>
   </si>
   <si>
     <t>https://www.gob.mx/cms/uploads/attachment/file/386123/nom-027-enerscfi.pdf</t>
   </si>
   <si>
     <t>NOM-028-ENER-2017</t>
   </si>
   <si>
     <t>This Official Mexican Standard establishes the minimum efficiency limits for general- purpose lamps, intended for the lighting of the residential, commercial, services, industrial and public lighting sectors , as well as their test methods. This Official Mexican Standard applies to general-purpose lamps intended for lighting in the residential, commercial, services, industrial and public lighting sectors, such as: incandescent, incandescent with halogen, linear fluorescent, high intensity discharge and mixed light; that are imported, manufactured, and / or marketed within the national territory.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-028-ener-2017</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5515627&amp;fecha=09/03/2018</t>
   </si>
   <si>
     <t>NOM-030-ENER-2016</t>
   </si>
   <si>
     <t>This Official Mexican Standard establishes the specifications and test methods for integrated LED lamps for general lighting, it is applicable to all omnidirectional and directional integrated LED lamps, which are intended for general lighting, from 100 V to 277 V ac and 50 Hz or 60 Hz frequency, which are manufactured or imported for sale within the national territory.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-030-ener-2016</t>
   </si>
   <si>
     <t>http://www.dof.gob.mx/nota_detalle.php?codigo=5469188&amp;fecha=17/01/2017</t>
   </si>
   <si>
     <t>NOM-031-ENER-2019 - LED luminaires for Lighting Roads and Public Outdoor Areas</t>
   </si>
   <si>
     <t>This policy applies to luminaires with light-emitting diodes (LED) intended for lighting roads and public outdoor areas. Products in scope include those that use the electrical energy of the service for their public supply, as well as other sources of energy, such as cells, batteries, accumulators, and self-generation, in alternating current and/or direct current, with a nominal voltage up to 480V in alternating current and up to 100 V direct current. This policy excludes decorative or ornamental lighting of public outdoor areas; signaling, color-changing light, or monochromatic light (green, red, yellow, blue, etc.); and lighting that is intended for installation on the floor, under water, or in classified or dangerous areas.</t>
   </si>
   <si>
     <t>NMX-J-507/2-ANCE-2013
 ,   
                     NMX-J-610/4-5-ANCE-2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/nom-031-ener-2019-led-luminaires-lighting-roads-and-public-outdoor-areas</t>
   </si>
   <si>
     <t>https://www.gob.mx/conuee/documentos/norma-oficial-mexicana-nom-031-ener-2019</t>
   </si>
   <si>
@@ -4051,2867 +4051,2867 @@
       </c>
       <c r="M22" t="s">
         <v>105</v>
       </c>
       <c r="N22" t="s">
         <v>173</v>
       </c>
       <c r="O22" t="s">
         <v>174</v>
       </c>
       <c r="P22" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>176</v>
       </c>
       <c r="B23" t="s">
         <v>177</v>
       </c>
       <c r="C23" t="s">
         <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>90</v>
+        <v>178</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2015</v>
       </c>
       <c r="I23">
         <v>2022</v>
       </c>
       <c r="J23" t="s">
         <v>104</v>
       </c>
       <c r="K23" t="s">
         <v>34</v>
       </c>
       <c r="L23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M23" t="s">
         <v>105</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C24" t="s">
         <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>122</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2008</v>
       </c>
       <c r="I24">
         <v>2022</v>
       </c>
       <c r="J24" t="s">
         <v>104</v>
       </c>
       <c r="K24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M24" t="s">
         <v>105</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2001</v>
       </c>
       <c r="I25">
         <v>2015</v>
       </c>
       <c r="J25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K25" t="s">
         <v>34</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="P25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2001</v>
       </c>
       <c r="I26">
         <v>2015</v>
       </c>
       <c r="J26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K26" t="s">
         <v>34</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C27" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D27" t="s">
         <v>152</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2001</v>
       </c>
       <c r="I27">
         <v>2015</v>
       </c>
       <c r="J27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K27" t="s">
         <v>34</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D28" t="s">
         <v>152</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2001</v>
       </c>
       <c r="I28">
         <v>2015</v>
       </c>
       <c r="J28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K28" t="s">
         <v>34</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="P28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D29" t="s">
         <v>90</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2000</v>
       </c>
       <c r="I29">
         <v>2015</v>
       </c>
       <c r="J29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K29" t="s">
         <v>34</v>
       </c>
       <c r="L29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="P29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2000</v>
       </c>
       <c r="I30">
         <v>2015</v>
       </c>
       <c r="J30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K30" t="s">
         <v>34</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D31" t="s">
         <v>134</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>1996</v>
       </c>
       <c r="I31">
         <v>2017</v>
       </c>
       <c r="J31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K31" t="s">
         <v>34</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N31" t="s">
         <v>36</v>
       </c>
       <c r="O31" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D32" t="s">
         <v>134</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>1996</v>
       </c>
       <c r="I32">
         <v>2018</v>
       </c>
       <c r="J32" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K32" t="s">
         <v>34</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N32" t="s">
         <v>36</v>
       </c>
       <c r="O32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="P32" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B33" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C33" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D33" t="s">
         <v>116</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>1996</v>
       </c>
       <c r="I33">
         <v>2019</v>
       </c>
       <c r="J33" t="s">
         <v>63</v>
       </c>
       <c r="K33" t="s">
         <v>34</v>
       </c>
       <c r="L33" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M33" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="P33" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B34" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C34" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D34" t="s">
         <v>116</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>42</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>1996</v>
       </c>
       <c r="I34">
         <v>2019</v>
       </c>
       <c r="J34" t="s">
         <v>63</v>
       </c>
       <c r="K34" t="s">
         <v>34</v>
       </c>
       <c r="L34" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M34" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P34" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B35" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C35" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>1996</v>
       </c>
       <c r="I35">
         <v>2017</v>
       </c>
       <c r="J35" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K35" t="s">
         <v>34</v>
       </c>
       <c r="L35" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M35" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P35" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B36" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C36" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D36" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>42</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>1996</v>
       </c>
       <c r="I36">
         <v>2017</v>
       </c>
       <c r="J36" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P36" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B37" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C37" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D37" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2016</v>
       </c>
       <c r="I37">
         <v>2020</v>
       </c>
       <c r="J37" t="s">
         <v>63</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P37" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B38" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C38" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D38" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2016</v>
       </c>
       <c r="I38">
         <v>2020</v>
       </c>
       <c r="J38" t="s">
         <v>63</v>
       </c>
       <c r="K38" t="s">
         <v>34</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P38" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B39" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C39" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D39" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>42</v>
       </c>
       <c r="G39" t="s">
         <v>53</v>
       </c>
       <c r="H39">
         <v>2016</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K39" t="s">
         <v>34</v>
       </c>
       <c r="L39"/>
       <c r="M39" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="P39" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B40" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C40" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D40" t="s">
         <v>90</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>42</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2016</v>
       </c>
       <c r="I40">
         <v>2020</v>
       </c>
       <c r="J40" t="s">
         <v>63</v>
       </c>
       <c r="K40" t="s">
         <v>34</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="P40" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B41" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C41" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>42</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2016</v>
       </c>
       <c r="I41">
         <v>2020</v>
       </c>
       <c r="J41" t="s">
         <v>63</v>
       </c>
       <c r="K41" t="s">
         <v>34</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="P41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B42" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C42" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D42" t="s">
         <v>110</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>53</v>
       </c>
       <c r="H42">
         <v>2016</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K42" t="s">
         <v>34</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P42" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B43" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C43" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D43" t="s">
         <v>110</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>53</v>
       </c>
       <c r="H43">
         <v>2016</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K43" t="s">
         <v>34</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P43" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B44" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
         <v>110</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>42</v>
       </c>
       <c r="G44" t="s">
         <v>53</v>
       </c>
       <c r="H44">
         <v>2016</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K44" t="s">
         <v>34</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="P44" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B45" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D45" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>2000</v>
       </c>
       <c r="I45">
         <v>2016</v>
       </c>
       <c r="J45" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K45" t="s">
         <v>34</v>
       </c>
       <c r="L45"/>
       <c r="M45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="P45" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B46" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C46" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>42</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2000</v>
       </c>
       <c r="I46">
         <v>2020</v>
       </c>
       <c r="J46" t="s">
         <v>63</v>
       </c>
       <c r="K46" t="s">
         <v>34</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="P46" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B47" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C47" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D47" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>42</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2016</v>
       </c>
       <c r="I47">
         <v>2020</v>
       </c>
       <c r="J47" t="s">
         <v>63</v>
       </c>
       <c r="K47" t="s">
         <v>34</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="P47" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B48" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48" t="s">
         <v>152</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>53</v>
       </c>
       <c r="H48">
         <v>2014</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K48" t="s">
         <v>34</v>
       </c>
       <c r="L48" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="M48" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="P48" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B49" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C49" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D49" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>1996</v>
       </c>
       <c r="I49">
         <v>2017</v>
       </c>
       <c r="J49" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K49" t="s">
         <v>34</v>
       </c>
       <c r="L49" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M49" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="P49" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B50" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C50" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D50" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>1996</v>
       </c>
       <c r="I50">
         <v>2017</v>
       </c>
       <c r="J50" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K50" t="s">
         <v>34</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="P50" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B51" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C51" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D51" t="s">
         <v>116</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>53</v>
       </c>
       <c r="H51">
         <v>2017</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K51" t="s">
         <v>34</v>
       </c>
       <c r="L51"/>
       <c r="M51" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="P51" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B52" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C52" t="s">
         <v>69</v>
       </c>
       <c r="D52" t="s">
         <v>90</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>2010</v>
       </c>
       <c r="I52">
         <v>2010</v>
       </c>
       <c r="J52" t="s">
         <v>71</v>
       </c>
       <c r="K52" t="s">
         <v>34</v>
       </c>
       <c r="L52"/>
       <c r="M52" t="s">
         <v>74</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="P52" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B53" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53" t="s">
         <v>116</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2007</v>
       </c>
       <c r="I53">
         <v>2022</v>
       </c>
       <c r="J53" t="s">
         <v>104</v>
       </c>
       <c r="K53" t="s">
         <v>34</v>
       </c>
       <c r="L53"/>
       <c r="M53" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="P53" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B54" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54" t="s">
         <v>90</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2006</v>
       </c>
       <c r="I54">
         <v>2010</v>
       </c>
       <c r="J54" t="s">
         <v>104</v>
       </c>
       <c r="K54" t="s">
         <v>34</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="P54" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B55" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55" t="s">
         <v>90</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2006</v>
       </c>
       <c r="I55">
         <v>2010</v>
       </c>
       <c r="J55" t="s">
         <v>104</v>
       </c>
       <c r="K55" t="s">
         <v>34</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="P55" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B56" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2008</v>
       </c>
       <c r="I56">
         <v>2011</v>
       </c>
       <c r="J56" t="s">
         <v>104</v>
       </c>
       <c r="K56" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="P56" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B57" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57" t="s">
         <v>122</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2007</v>
       </c>
       <c r="I57">
         <v>2011</v>
       </c>
       <c r="J57" t="s">
         <v>104</v>
       </c>
       <c r="K57" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="P57" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B58" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58" t="s">
         <v>90</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>53</v>
       </c>
       <c r="H58">
         <v>2010</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>104</v>
       </c>
       <c r="K58" t="s">
         <v>34</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="P58" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B59" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59" t="s">
         <v>152</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2007</v>
       </c>
       <c r="I59">
         <v>2018</v>
       </c>
       <c r="J59" t="s">
         <v>104</v>
       </c>
       <c r="K59" t="s">
         <v>34</v>
       </c>
       <c r="L59"/>
       <c r="M59" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="P59" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B60" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60" t="s">
         <v>134</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2002</v>
       </c>
       <c r="I60">
         <v>2017</v>
       </c>
       <c r="J60" t="s">
         <v>104</v>
       </c>
       <c r="K60" t="s">
         <v>34</v>
       </c>
       <c r="L60" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M60" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="P60" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B61" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2008</v>
       </c>
       <c r="I61">
         <v>2017</v>
       </c>
       <c r="J61" t="s">
         <v>104</v>
       </c>
       <c r="K61" t="s">
         <v>34</v>
       </c>
       <c r="L61" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M61" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="P61" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B62" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C62" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D62" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>81</v>
       </c>
       <c r="G62" t="s">
         <v>53</v>
       </c>
       <c r="H62">
         <v>2021</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K62" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P62" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B63" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C63" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D63" t="s">
         <v>146</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2014</v>
       </c>
       <c r="I63">
         <v>2025</v>
       </c>
       <c r="J63" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K63" t="s">
         <v>34</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="P63" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B64" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C64" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D64" t="s">
         <v>110</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>81</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
         <v>2010</v>
       </c>
       <c r="I64">
         <v>2016</v>
       </c>
       <c r="J64" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K64" t="s">
         <v>34</v>
       </c>
       <c r="L64" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M64" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="P64" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B65" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C65" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D65" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
         <v>2004</v>
       </c>
       <c r="I65">
         <v>2015</v>
       </c>
       <c r="J65" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K65" t="s">
         <v>34</v>
       </c>
       <c r="L65" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M65" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="P65" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B66" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C66" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D66" t="s">
         <v>146</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>1996</v>
       </c>
       <c r="I66">
         <v>2005</v>
       </c>
       <c r="J66" t="s">
         <v>33</v>
       </c>
       <c r="K66" t="s">
         <v>34</v>
       </c>
       <c r="L66" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M66" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="P66" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B67" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C67" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D67" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>81</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>2006</v>
       </c>
       <c r="I67">
         <v>2025</v>
       </c>
       <c r="J67" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K67" t="s">
         <v>34</v>
       </c>
       <c r="L67" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M67" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="P67" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B68" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C68" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D68" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>81</v>
       </c>
       <c r="G68" t="s">
         <v>53</v>
       </c>
       <c r="H68">
         <v>2020</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K68" t="s">
         <v>34</v>
       </c>
       <c r="L68" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M68" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="P68" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B69" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C69" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D69" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2004</v>
       </c>
       <c r="I69">
         <v>2025</v>
       </c>
       <c r="J69" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K69" t="s">
         <v>34</v>
       </c>
       <c r="L69" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M69" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="P69" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B70" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C70" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D70" t="s">
         <v>152</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>53</v>
       </c>
       <c r="H70">
         <v>2018</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K70" t="s">
         <v>34</v>
       </c>
       <c r="L70" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M70" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="P70" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B71" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C71" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D71" t="s">
         <v>90</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>2012</v>
       </c>
       <c r="I71">
         <v>2013</v>
       </c>
       <c r="J71" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K71" t="s">
         <v>34</v>
       </c>
       <c r="L71" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M71" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="P71" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B72" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C72" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D72" t="s">
         <v>116</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>1995</v>
       </c>
       <c r="I72">
         <v>2017</v>
       </c>
       <c r="J72" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K72" t="s">
         <v>34</v>
       </c>
       <c r="L72" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="M72" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="P72" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B73" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C73" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D73" t="s">
         <v>116</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>1995</v>
       </c>
       <c r="I73">
         <v>2018</v>
       </c>
       <c r="J73" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K73" t="s">
         <v>34</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="P73" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D74" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
       <c r="G74" t="s">
         <v>53</v>
       </c>
       <c r="H74">
         <v>2018</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K74" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="L74" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M74" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="P74" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B75" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C75" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D75" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2010</v>
       </c>
       <c r="I75">
         <v>2018</v>
       </c>
       <c r="J75" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K75" t="s">
         <v>34</v>
       </c>
       <c r="L75" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M75" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="P75" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B76" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C76" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D76" t="s">
-        <v>426</v>
+        <v>178</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>2012</v>
       </c>
       <c r="I76">
         <v>2017</v>
       </c>
       <c r="J76" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K76" t="s">
         <v>34</v>
       </c>
       <c r="L76" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M76" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
         <v>427</v>
       </c>
       <c r="P76" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>429</v>
       </c>
       <c r="B77" t="s">
         <v>430</v>
       </c>
       <c r="C77" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D77" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
         <v>53</v>
       </c>
       <c r="H77">
         <v>2021</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K77" t="s">
         <v>34</v>
       </c>
       <c r="L77" t="s">
         <v>431</v>
       </c>
       <c r="M77" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
         <v>432</v>
       </c>
       <c r="P77" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>434</v>
       </c>
       <c r="B78" t="s">
         <v>435</v>
       </c>
       <c r="C78" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D78" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>53</v>
       </c>
       <c r="H78">
         <v>2021</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K78" t="s">
         <v>34</v>
       </c>
       <c r="L78"/>
       <c r="M78" t="s">
         <v>436</v>
       </c>
       <c r="N78" t="s">
         <v>36</v>
       </c>
       <c r="O78" t="s">
         <v>437</v>
       </c>
       <c r="P78" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>439</v>
       </c>
       <c r="B79" t="s">
         <v>440</v>
       </c>
       <c r="C79" t="s">
         <v>441</v>
       </c>
       <c r="D79" t="s">
         <v>90</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>53</v>
       </c>
       <c r="H79">
         <v>2009</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K79" t="s">
         <v>34</v>
       </c>
       <c r="L79" t="s">
         <v>442</v>
       </c>
       <c r="M79" t="s">
         <v>443</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
         <v>444</v>
       </c>
       <c r="P79" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>446</v>
       </c>
       <c r="B80" t="s">
         <v>447</v>
       </c>
       <c r="C80" t="s">
         <v>441</v>
       </c>
       <c r="D80" t="s">
         <v>134</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>53</v>
       </c>
       <c r="H80">
         <v>2010</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K80" t="s">
         <v>34</v>
       </c>
       <c r="L80"/>
       <c r="M80" t="s">
         <v>443</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
         <v>448</v>
       </c>
       <c r="P80" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>450</v>
       </c>
       <c r="B81" t="s">
         <v>451</v>
       </c>
       <c r="C81" t="s">
         <v>441</v>
       </c>
       <c r="D81" t="s">
         <v>90</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>53</v>
       </c>
       <c r="H81">
         <v>2009</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K81" t="s">
         <v>34</v>
       </c>
       <c r="L81" t="s">
         <v>452</v>
       </c>
       <c r="M81" t="s">
         <v>443</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
         <v>453</v>
       </c>
       <c r="P81" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>455</v>
       </c>
       <c r="B82" t="s">
@@ -6963,154 +6963,154 @@
         <v>461</v>
       </c>
       <c r="B83" t="s">
         <v>462</v>
       </c>
       <c r="C83" t="s">
         <v>441</v>
       </c>
       <c r="D83" t="s">
         <v>152</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
         <v>53</v>
       </c>
       <c r="H83">
         <v>2010</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K83" t="s">
         <v>34</v>
       </c>
       <c r="L83" t="s">
         <v>463</v>
       </c>
       <c r="M83" t="s">
         <v>443</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
         <v>464</v>
       </c>
       <c r="P83" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>466</v>
       </c>
       <c r="B84" t="s">
         <v>467</v>
       </c>
       <c r="C84" t="s">
         <v>441</v>
       </c>
       <c r="D84" t="s">
         <v>116</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>53</v>
       </c>
       <c r="H84">
         <v>2012</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K84" t="s">
         <v>34</v>
       </c>
       <c r="L84"/>
       <c r="M84" t="s">
         <v>443</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
         <v>468</v>
       </c>
       <c r="P84" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>470</v>
       </c>
       <c r="B85" t="s">
         <v>471</v>
       </c>
       <c r="C85" t="s">
         <v>103</v>
       </c>
       <c r="D85" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>53</v>
       </c>
       <c r="H85">
         <v>2022</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>472</v>
       </c>
       <c r="K85" t="s">
         <v>34</v>
       </c>
       <c r="L85" t="s">
         <v>473</v>
       </c>
       <c r="M85" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
         <v>474</v>
       </c>
       <c r="P85" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>476</v>
       </c>
       <c r="B86" t="s">
         <v>477</v>
       </c>
       <c r="C86" t="s">
         <v>96</v>
       </c>
       <c r="D86" t="s">
         <v>51</v>
       </c>
       <c r="E86" t="s">
@@ -7473,51 +7473,51 @@
       </c>
       <c r="M93" t="s">
         <v>74</v>
       </c>
       <c r="N93" t="s">
         <v>27</v>
       </c>
       <c r="O93" t="s">
         <v>517</v>
       </c>
       <c r="P93" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>519</v>
       </c>
       <c r="B94" t="s">
         <v>520</v>
       </c>
       <c r="C94" t="s">
         <v>69</v>
       </c>
       <c r="D94" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>42</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
         <v>1999</v>
       </c>
       <c r="I94">
         <v>2012</v>
       </c>
       <c r="J94" t="s">
         <v>71</v>
       </c>
       <c r="K94" t="s">
         <v>34</v>
       </c>
       <c r="L94" t="s">
         <v>521</v>
       </c>
@@ -7646,193 +7646,193 @@
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>42</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
         <v>2005</v>
       </c>
       <c r="I97">
         <v>2013</v>
       </c>
       <c r="J97" t="s">
         <v>63</v>
       </c>
       <c r="K97" t="s">
         <v>34</v>
       </c>
       <c r="L97" t="s">
         <v>538</v>
       </c>
       <c r="M97" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
         <v>539</v>
       </c>
       <c r="P97" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>541</v>
       </c>
       <c r="B98" t="s">
         <v>542</v>
       </c>
       <c r="C98" t="s">
         <v>89</v>
       </c>
       <c r="D98" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>42</v>
       </c>
       <c r="G98" t="s">
         <v>53</v>
       </c>
       <c r="H98">
         <v>2014</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
         <v>91</v>
       </c>
       <c r="K98" t="s">
         <v>34</v>
       </c>
       <c r="L98"/>
       <c r="M98" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
         <v>543</v>
       </c>
       <c r="P98" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>545</v>
       </c>
       <c r="B99" t="s">
         <v>546</v>
       </c>
       <c r="C99" t="s">
         <v>89</v>
       </c>
       <c r="D99" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>81</v>
       </c>
       <c r="G99" t="s">
         <v>53</v>
       </c>
       <c r="H99">
         <v>2015</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K99" t="s">
         <v>34</v>
       </c>
       <c r="L99" t="s">
         <v>547</v>
       </c>
       <c r="M99" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
         <v>548</v>
       </c>
       <c r="P99" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>550</v>
       </c>
       <c r="B100" t="s">
         <v>551</v>
       </c>
       <c r="C100" t="s">
         <v>89</v>
       </c>
       <c r="D100" t="s">
         <v>116</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>81</v>
       </c>
       <c r="G100" t="s">
         <v>53</v>
       </c>
       <c r="H100">
         <v>2012</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>91</v>
       </c>
       <c r="K100" t="s">
         <v>34</v>
       </c>
       <c r="L100" t="s">
         <v>552</v>
       </c>
       <c r="M100" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
         <v>553</v>
       </c>
       <c r="P100" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>555</v>
       </c>
       <c r="B101" t="s">
         <v>556</v>
       </c>
       <c r="C101" t="s">
         <v>557</v>
       </c>
       <c r="D101" t="s">
         <v>558</v>
       </c>
       <c r="E101" t="s">
@@ -8220,51 +8220,51 @@
         <v>601</v>
       </c>
       <c r="C109" t="s">
         <v>483</v>
       </c>
       <c r="D109" t="s">
         <v>602</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>42</v>
       </c>
       <c r="G109" t="s">
         <v>53</v>
       </c>
       <c r="H109">
         <v>2017</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
         <v>104</v>
       </c>
       <c r="K109" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L109" t="s">
         <v>603</v>
       </c>
       <c r="M109" t="s">
         <v>576</v>
       </c>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
         <v>604</v>
       </c>
       <c r="P109" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>606</v>
       </c>
       <c r="B110" t="s">
         <v>607</v>
       </c>
       <c r="C110" t="s">
@@ -8316,51 +8316,51 @@
         <v>613</v>
       </c>
       <c r="C111" t="s">
         <v>483</v>
       </c>
       <c r="D111" t="s">
         <v>614</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>42</v>
       </c>
       <c r="G111" t="s">
         <v>53</v>
       </c>
       <c r="H111">
         <v>2014</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
         <v>104</v>
       </c>
       <c r="K111" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L111" t="s">
         <v>615</v>
       </c>
       <c r="M111" t="s">
         <v>576</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
         <v>616</v>
       </c>
       <c r="P111" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>618</v>
       </c>
       <c r="B112" t="s">
         <v>619</v>
       </c>
       <c r="C112" t="s">
@@ -8491,51 +8491,51 @@
       </c>
       <c r="M114" t="s">
         <v>576</v>
       </c>
       <c r="N114" t="s">
         <v>27</v>
       </c>
       <c r="O114" t="s">
         <v>631</v>
       </c>
       <c r="P114" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>633</v>
       </c>
       <c r="B115" t="s">
         <v>634</v>
       </c>
       <c r="C115" t="s">
         <v>483</v>
       </c>
       <c r="D115" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>21</v>
       </c>
       <c r="G115" t="s">
         <v>53</v>
       </c>
       <c r="H115">
         <v>2015</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
         <v>104</v>
       </c>
       <c r="K115" t="s">
         <v>34</v>
       </c>
       <c r="L115" t="s">
         <v>635</v>
       </c>
       <c r="M115" t="s">
         <v>576</v>
@@ -8921,139 +8921,139 @@
       <c r="L123"/>
       <c r="M123" t="s">
         <v>673</v>
       </c>
       <c r="N123" t="s">
         <v>56</v>
       </c>
       <c r="O123" t="s">
         <v>674</v>
       </c>
       <c r="P123" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>676</v>
       </c>
       <c r="B124" t="s">
         <v>677</v>
       </c>
       <c r="C124" t="s">
         <v>678</v>
       </c>
       <c r="D124" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
         <v>81</v>
       </c>
       <c r="G124" t="s">
         <v>53</v>
       </c>
       <c r="H124">
         <v>2015</v>
       </c>
       <c r="I124"/>
       <c r="J124" t="s">
         <v>532</v>
       </c>
       <c r="K124" t="s">
         <v>34</v>
       </c>
       <c r="L124"/>
       <c r="M124" t="s">
         <v>679</v>
       </c>
       <c r="N124" t="s">
         <v>27</v>
       </c>
       <c r="O124" t="s">
         <v>680</v>
       </c>
       <c r="P124" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>682</v>
       </c>
       <c r="B125" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C125" t="s">
         <v>678</v>
       </c>
       <c r="D125" t="s">
         <v>152</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>42</v>
       </c>
       <c r="G125" t="s">
         <v>22</v>
       </c>
       <c r="H125">
         <v>2015</v>
       </c>
       <c r="I125">
         <v>2019</v>
       </c>
       <c r="J125" t="s">
         <v>532</v>
       </c>
       <c r="K125" t="s">
         <v>34</v>
       </c>
       <c r="L125"/>
       <c r="M125" t="s">
         <v>679</v>
       </c>
       <c r="N125" t="s">
         <v>27</v>
       </c>
       <c r="O125" t="s">
         <v>683</v>
       </c>
       <c r="P125" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>685</v>
       </c>
       <c r="B126" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C126" t="s">
         <v>678</v>
       </c>
       <c r="D126" t="s">
         <v>152</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>21</v>
       </c>
       <c r="G126" t="s">
         <v>53</v>
       </c>
       <c r="H126">
         <v>2015</v>
       </c>
       <c r="I126"/>
       <c r="J126" t="s">
         <v>532</v>
       </c>
       <c r="K126" t="s">
         <v>34</v>
@@ -9101,51 +9101,51 @@
       <c r="J127" t="s">
         <v>532</v>
       </c>
       <c r="K127" t="s">
         <v>34</v>
       </c>
       <c r="L127"/>
       <c r="M127" t="s">
         <v>679</v>
       </c>
       <c r="N127" t="s">
         <v>27</v>
       </c>
       <c r="O127" t="s">
         <v>689</v>
       </c>
       <c r="P127" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>687</v>
       </c>
       <c r="B128" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C128" t="s">
         <v>678</v>
       </c>
       <c r="D128" t="s">
         <v>116</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>81</v>
       </c>
       <c r="G128" t="s">
         <v>53</v>
       </c>
       <c r="H128">
         <v>2014</v>
       </c>
       <c r="I128"/>
       <c r="J128" t="s">
         <v>532</v>
       </c>
       <c r="K128" t="s">
         <v>34</v>
@@ -9445,81 +9445,81 @@
         <v>720</v>
       </c>
       <c r="B135" t="s">
         <v>721</v>
       </c>
       <c r="C135" t="s">
         <v>722</v>
       </c>
       <c r="D135" t="s">
         <v>90</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
         <v>81</v>
       </c>
       <c r="G135" t="s">
         <v>53</v>
       </c>
       <c r="H135">
         <v>2011</v>
       </c>
       <c r="I135"/>
       <c r="J135" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K135" t="s">
         <v>34</v>
       </c>
       <c r="L135"/>
       <c r="M135" t="s">
         <v>723</v>
       </c>
       <c r="N135" t="s">
         <v>27</v>
       </c>
       <c r="O135" t="s">
         <v>724</v>
       </c>
       <c r="P135" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>726</v>
       </c>
       <c r="B136" t="s">
         <v>727</v>
       </c>
       <c r="C136" t="s">
         <v>722</v>
       </c>
       <c r="D136" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
         <v>21</v>
       </c>
       <c r="G136" t="s">
         <v>53</v>
       </c>
       <c r="H136">
         <v>2011</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
         <v>63</v>
       </c>
       <c r="K136" t="s">
         <v>34</v>
       </c>
       <c r="L136"/>
       <c r="M136" t="s">
         <v>723</v>
       </c>
       <c r="N136" t="s">
@@ -9583,694 +9583,694 @@
         <v>734</v>
       </c>
       <c r="B138" t="s">
         <v>735</v>
       </c>
       <c r="C138" t="s">
         <v>722</v>
       </c>
       <c r="D138" t="s">
         <v>152</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
         <v>21</v>
       </c>
       <c r="G138" t="s">
         <v>53</v>
       </c>
       <c r="H138">
         <v>2016</v>
       </c>
       <c r="I138"/>
       <c r="J138" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K138" t="s">
         <v>34</v>
       </c>
       <c r="L138"/>
       <c r="M138" t="s">
         <v>723</v>
       </c>
       <c r="N138" t="s">
         <v>27</v>
       </c>
       <c r="O138" t="s">
         <v>736</v>
       </c>
       <c r="P138" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>738</v>
       </c>
       <c r="B139" t="s">
         <v>739</v>
       </c>
       <c r="C139" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D139" t="s">
         <v>146</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
         <v>21</v>
       </c>
       <c r="G139" t="s">
         <v>22</v>
       </c>
       <c r="H139">
         <v>2000</v>
       </c>
       <c r="I139">
         <v>2014</v>
       </c>
       <c r="J139" t="s">
         <v>104</v>
       </c>
       <c r="K139" t="s">
         <v>34</v>
       </c>
       <c r="L139" t="s">
         <v>740</v>
       </c>
       <c r="M139" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N139" t="s">
         <v>27</v>
       </c>
       <c r="O139" t="s">
         <v>741</v>
       </c>
       <c r="P139" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>743</v>
       </c>
       <c r="B140" t="s">
         <v>744</v>
       </c>
       <c r="C140" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D140" t="s">
         <v>164</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
         <v>21</v>
       </c>
       <c r="G140" t="s">
         <v>22</v>
       </c>
       <c r="H140">
         <v>1997</v>
       </c>
       <c r="I140">
         <v>2014</v>
       </c>
       <c r="J140" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K140" t="s">
         <v>34</v>
       </c>
       <c r="L140" t="s">
         <v>745</v>
       </c>
       <c r="M140" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N140" t="s">
         <v>27</v>
       </c>
       <c r="O140" t="s">
         <v>746</v>
       </c>
       <c r="P140" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>748</v>
       </c>
       <c r="B141" t="s">
         <v>749</v>
       </c>
       <c r="C141" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D141" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>81</v>
       </c>
       <c r="G141" t="s">
         <v>53</v>
       </c>
       <c r="H141">
         <v>2011</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
         <v>104</v>
       </c>
       <c r="K141" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L141" t="s">
         <v>750</v>
       </c>
       <c r="M141" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N141" t="s">
         <v>27</v>
       </c>
       <c r="O141" t="s">
         <v>751</v>
       </c>
       <c r="P141" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>753</v>
       </c>
       <c r="B142" t="s">
         <v>754</v>
       </c>
       <c r="C142" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D142" t="s">
         <v>152</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
       <c r="F142" t="s">
         <v>81</v>
       </c>
       <c r="G142" t="s">
         <v>53</v>
       </c>
       <c r="H142">
         <v>2012</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
         <v>104</v>
       </c>
       <c r="K142" t="s">
         <v>34</v>
       </c>
       <c r="L142" t="s">
         <v>755</v>
       </c>
       <c r="M142" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N142" t="s">
         <v>27</v>
       </c>
       <c r="O142" t="s">
         <v>756</v>
       </c>
       <c r="P142" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>758</v>
       </c>
       <c r="B143" t="s">
         <v>759</v>
       </c>
       <c r="C143" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D143" t="s">
         <v>134</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>21</v>
       </c>
       <c r="G143" t="s">
         <v>760</v>
       </c>
       <c r="H143">
         <v>2010</v>
       </c>
       <c r="I143">
         <v>2016</v>
       </c>
       <c r="J143" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K143" t="s">
         <v>34</v>
       </c>
       <c r="L143" t="s">
         <v>761</v>
       </c>
       <c r="M143" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N143" t="s">
         <v>36</v>
       </c>
       <c r="O143" t="s">
         <v>762</v>
       </c>
       <c r="P143" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>764</v>
       </c>
       <c r="B144" t="s">
         <v>765</v>
       </c>
       <c r="C144" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D144" t="s">
         <v>766</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
       <c r="F144" t="s">
         <v>21</v>
       </c>
       <c r="G144" t="s">
         <v>22</v>
       </c>
       <c r="H144">
         <v>2008</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K144" t="s">
         <v>34</v>
       </c>
       <c r="L144" t="s">
         <v>767</v>
       </c>
       <c r="M144" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N144" t="s">
         <v>36</v>
       </c>
       <c r="O144" t="s">
         <v>768</v>
       </c>
       <c r="P144" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>770</v>
       </c>
       <c r="B145" t="s">
         <v>771</v>
       </c>
       <c r="C145" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D145" t="s">
         <v>116</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
         <v>81</v>
       </c>
       <c r="G145" t="s">
         <v>22</v>
       </c>
       <c r="H145">
         <v>1995</v>
       </c>
       <c r="I145">
         <v>2008</v>
       </c>
       <c r="J145" t="s">
         <v>104</v>
       </c>
       <c r="K145" t="s">
         <v>34</v>
       </c>
       <c r="L145" t="s">
         <v>772</v>
       </c>
       <c r="M145" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N145" t="s">
         <v>27</v>
       </c>
       <c r="O145" t="s">
         <v>773</v>
       </c>
       <c r="P145" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>775</v>
       </c>
       <c r="B146" t="s">
         <v>776</v>
       </c>
       <c r="C146" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D146" t="s">
         <v>457</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
         <v>81</v>
       </c>
       <c r="G146" t="s">
         <v>22</v>
       </c>
       <c r="H146">
         <v>2008</v>
       </c>
       <c r="I146">
         <v>2014</v>
       </c>
       <c r="J146" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K146" t="s">
         <v>34</v>
       </c>
       <c r="L146" t="s">
         <v>777</v>
       </c>
       <c r="M146" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N146" t="s">
         <v>27</v>
       </c>
       <c r="O146" t="s">
         <v>778</v>
       </c>
       <c r="P146" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>780</v>
       </c>
       <c r="B147" t="s">
         <v>781</v>
       </c>
       <c r="C147" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D147" t="s">
         <v>116</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>81</v>
       </c>
       <c r="G147" t="s">
         <v>22</v>
       </c>
       <c r="H147">
         <v>1995</v>
       </c>
       <c r="I147">
         <v>2010</v>
       </c>
       <c r="J147" t="s">
         <v>91</v>
       </c>
       <c r="K147" t="s">
         <v>34</v>
       </c>
       <c r="L147" t="s">
         <v>782</v>
       </c>
       <c r="M147" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N147" t="s">
         <v>27</v>
       </c>
       <c r="O147" t="s">
         <v>783</v>
       </c>
       <c r="P147" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>785</v>
       </c>
       <c r="B148" t="s">
         <v>786</v>
       </c>
       <c r="C148" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D148" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>81</v>
       </c>
       <c r="G148" t="s">
         <v>53</v>
       </c>
       <c r="H148">
         <v>2013</v>
       </c>
       <c r="I148"/>
       <c r="J148" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K148" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L148" t="s">
         <v>787</v>
       </c>
       <c r="M148" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N148" t="s">
         <v>27</v>
       </c>
       <c r="O148" t="s">
         <v>788</v>
       </c>
       <c r="P148" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>790</v>
       </c>
       <c r="B149" t="s">
         <v>791</v>
       </c>
       <c r="C149" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D149" t="s">
         <v>116</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>81</v>
       </c>
       <c r="G149" t="s">
         <v>22</v>
       </c>
       <c r="H149">
         <v>1995</v>
       </c>
       <c r="I149">
         <v>2016</v>
       </c>
       <c r="J149" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K149" t="s">
         <v>34</v>
       </c>
       <c r="L149"/>
       <c r="M149" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N149" t="s">
         <v>27</v>
       </c>
       <c r="O149" t="s">
         <v>792</v>
       </c>
       <c r="P149" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>794</v>
       </c>
       <c r="B150" t="s">
         <v>795</v>
       </c>
       <c r="C150" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D150" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
         <v>21</v>
       </c>
       <c r="G150" t="s">
         <v>53</v>
       </c>
       <c r="H150">
         <v>2012</v>
       </c>
       <c r="I150"/>
       <c r="J150" t="s">
         <v>104</v>
       </c>
       <c r="K150" t="s">
         <v>34</v>
       </c>
       <c r="L150" t="s">
         <v>796</v>
       </c>
       <c r="M150" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N150" t="s">
         <v>27</v>
       </c>
       <c r="O150" t="s">
         <v>797</v>
       </c>
       <c r="P150" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>799</v>
       </c>
       <c r="B151" t="s">
         <v>800</v>
       </c>
       <c r="C151" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D151" t="s">
         <v>591</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
         <v>81</v>
       </c>
       <c r="G151" t="s">
         <v>53</v>
       </c>
       <c r="H151">
         <v>2014</v>
       </c>
       <c r="I151"/>
       <c r="J151" t="s">
         <v>104</v>
       </c>
       <c r="K151" t="s">
         <v>34</v>
       </c>
       <c r="L151" t="s">
         <v>801</v>
       </c>
       <c r="M151" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N151" t="s">
         <v>27</v>
       </c>
       <c r="O151" t="s">
         <v>802</v>
       </c>
       <c r="P151" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>804</v>
       </c>
       <c r="B152" t="s">
         <v>805</v>
       </c>
       <c r="C152" t="s">
         <v>806</v>
       </c>
       <c r="D152" t="s">
         <v>807</v>
       </c>
       <c r="E152" t="s">
@@ -10383,51 +10383,51 @@
       <c r="J154" t="s">
         <v>33</v>
       </c>
       <c r="K154" t="s">
         <v>24</v>
       </c>
       <c r="L154"/>
       <c r="M154" t="s">
         <v>559</v>
       </c>
       <c r="N154" t="s">
         <v>27</v>
       </c>
       <c r="O154" t="s">
         <v>818</v>
       </c>
       <c r="P154" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>820</v>
       </c>
       <c r="B155" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C155" t="s">
         <v>678</v>
       </c>
       <c r="D155" t="s">
         <v>90</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
         <v>81</v>
       </c>
       <c r="G155" t="s">
         <v>53</v>
       </c>
       <c r="H155">
         <v>2010</v>
       </c>
       <c r="I155"/>
       <c r="J155" t="s">
         <v>532</v>
       </c>
       <c r="K155" t="s">
         <v>34</v>
@@ -10581,51 +10581,51 @@
       </c>
       <c r="M158" t="s">
         <v>826</v>
       </c>
       <c r="N158" t="s">
         <v>27</v>
       </c>
       <c r="O158" t="s">
         <v>838</v>
       </c>
       <c r="P158" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>840</v>
       </c>
       <c r="B159" t="s">
         <v>841</v>
       </c>
       <c r="C159" t="s">
         <v>824</v>
       </c>
       <c r="D159" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E159" t="s">
         <v>20</v>
       </c>
       <c r="F159" t="s">
         <v>21</v>
       </c>
       <c r="G159" t="s">
         <v>53</v>
       </c>
       <c r="H159">
         <v>2007</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
         <v>532</v>
       </c>
       <c r="K159" t="s">
         <v>34</v>
       </c>
       <c r="L159" t="s">
         <v>842</v>
       </c>
       <c r="M159" t="s">
         <v>826</v>