--- v1 (2026-02-04)
+++ v2 (2026-08-08)
@@ -186,51 +186,51 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>