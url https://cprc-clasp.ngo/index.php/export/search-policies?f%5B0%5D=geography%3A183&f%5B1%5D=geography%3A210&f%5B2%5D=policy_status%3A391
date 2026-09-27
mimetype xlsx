--- v1 (2026-02-04)
+++ v2 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,112 +186,214 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>IRAM 11900 Voluntary Label for Building Envelopes</t>
   </si>
   <si>
     <t>Building heating energy efficiency label. Classification according to the thermal transmittance of the building envelope.</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Envelopes</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>IRAM 11900</t>
   </si>
   <si>
     <t>Secretaria de Energia (Secretary of Energy)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/iram-11900-voluntary-label-building-envelopes</t>
   </si>
   <si>
     <t>https://www.argentina.gob.ar/economia/energia/eficiencia-energetica/etiquetado-en-eficiencia-energetica</t>
   </si>
   <si>
     <t>Law 26,473</t>
   </si>
   <si>
     <t>Prohibits the commercialization of incandescent lamps in the country as of 12-31-2010</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/law-26473</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3970</t>
   </si>
   <si>
     <t>Provision No 859 del 11|11|2008</t>
   </si>
   <si>
     <t>Energy efficiency labelling of air conditioners.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/provision-no-859-del-11112008</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3446</t>
   </si>
   <si>
     <t>Provision No. 246</t>
   </si>
   <si>
     <t>This policy establishes the mandatory labeling for electromagnetic and electronic ballasts for fluorescent lamps, suitable for operation connected to the 220V power grid and 50HZ, which are marketed in the country either independently or as part of a luminaire, as established in IRAM standard n ° 62407.</t>
@@ -309,53 +411,50 @@
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=4000</t>
   </si>
   <si>
     <t>Provision No. 257</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labeling for General Lighting Fluorescent Lamps with Single and Double Base</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IRAM 62404-2</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/provision-no-257</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3421</t>
   </si>
   <si>
     <t>Provision No. 761|2010</t>
   </si>
   <si>
     <t>Electric washing machines. Part 3 - Energy efficiency labelling</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/provision-no-7612010</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3425</t>
   </si>
   <si>
     <t>Resolution Ex SCIyM No. 319|99</t>
   </si>
   <si>
     <t>The document contains Energy efficiency labelling and standards for refrigerators, freezers and their combination.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>IRAM 2404-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-ex-sciym-no-31999</t>
   </si>
@@ -686,51 +785,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P14"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="359.769" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="122.542" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1014,438 +1113,770 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8">
+        <v>2003</v>
+      </c>
+      <c r="I8">
+        <v>2006</v>
+      </c>
+      <c r="J8" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
         <v>64</v>
       </c>
-      <c r="D8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>73</v>
+      </c>
       <c r="M10" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>1999</v>
+        <v>2018</v>
       </c>
       <c r="I12">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>88</v>
+      </c>
       <c r="M13" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="I14">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2002</v>
+      </c>
+      <c r="I15">
+        <v>2010</v>
+      </c>
+      <c r="J15" t="s">
+        <v>102</v>
+      </c>
+      <c r="K15" t="s">
+        <v>103</v>
+      </c>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" t="s">
         <v>105</v>
       </c>
-      <c r="P14" t="s">
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>106</v>
+      </c>
+      <c r="P15" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2010</v>
+      </c>
+      <c r="I16">
+        <v>2010</v>
+      </c>
+      <c r="J16" t="s">
+        <v>110</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2015</v>
+      </c>
+      <c r="J17" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>119</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2011</v>
+      </c>
+      <c r="I18">
+        <v>2014</v>
+      </c>
+      <c r="J18" t="s">
+        <v>110</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>120</v>
+      </c>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>121</v>
+      </c>
+      <c r="P18" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>123</v>
+      </c>
+      <c r="B19" t="s">
+        <v>124</v>
+      </c>
+      <c r="C19" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" t="s">
+        <v>125</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>1999</v>
+      </c>
+      <c r="I19">
+        <v>2012</v>
+      </c>
+      <c r="J19" t="s">
+        <v>110</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" t="s">
+        <v>126</v>
+      </c>
+      <c r="M19" t="s">
+        <v>105</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C20" t="s">
+        <v>100</v>
+      </c>
+      <c r="D20" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>33</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2007</v>
+      </c>
+      <c r="I20">
+        <v>2011</v>
+      </c>
+      <c r="J20" t="s">
+        <v>110</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>105</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>131</v>
+      </c>
+      <c r="P20" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" t="s">
+        <v>135</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>136</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2013</v>
+      </c>
+      <c r="I21">
+        <v>2015</v>
+      </c>
+      <c r="J21" t="s">
+        <v>110</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>137</v>
+      </c>
+      <c r="M21" t="s">
+        <v>105</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>138</v>
+      </c>
+      <c r="P21" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">