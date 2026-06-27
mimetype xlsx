--- v0 (2025-11-11)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -132,68 +132,50 @@
     <t>The strategy includes the mandatory phase-out of incandescent and halogen lamps by 2016, MEPS and labeling for all lighting technologies following the EU directives, large scale CFL and LED lamp distribution programmes, six million lamps in total; along with an extensive communications campaign; and the design of a lamp collection and recycling legislation and infrastructure in Tunisia. The elimination of lamps in power is less than 100,The taxation of lamps by 50 percent to make economic lamps  more competitive, The follow-up of this program for the elimination of other power. Launched program of 600 million incandescent lamps by LED lamps from 2017, as soon as the appearance of the decree ETF -Energy Transition Fund; which will subsidize this program.</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/directive-2010-30-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32012R0874</t>
-  </si>
-[...16 lines deleted...]
-    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3425</t>
   </si>
   <si>
     <t>Energy Efficiency (Minimum Energy Efficiency Standards And Energy Labelling) Regulations, 2023</t>
   </si>
   <si>
     <t>This policy regulates minimum energy efficiency standards (MEPS) and label for air-conditioners:
 {a} casement or window type air-conditioner (cooling capacity of 7.1 kW or lower);
 (b} split type non-inverter air-conditioner with one or more than one indoor unit (cooling capacity of 7.1 kW or lower);
 {c} split type inverter air-conditioner with one or more than one indoor unit (cooling capacity of 7.1 kW or lower).</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>September 2025</t>
   </si>
   <si>
     <t>ISO 5151 
 ,   
                     ISO 15042</t>
   </si>
   <si>
@@ -235,50 +217,53 @@
   <si>
     <t>IRAM 62408 Voluntary Label for Electric Pumps</t>
   </si>
   <si>
     <t>Voluntary energy efficiency label for household electric pumps.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>IRAM 62408</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/iram-62408-voluntary-label-electric-pumps</t>
   </si>
   <si>
     <t>Law 2004-72 and Decree 2004-2145; Amended by Law 2009-07</t>
   </si>
   <si>
     <t>In the framework of the ENPI CBC programmes, including a privileged instrument of cooperation for the institutional capacity-building of ENPI countries, Tunisia decided to largely harmonize the product categories and label efficiency thresholds with those in place in the EU. Since September 2004, Tunisian law requires the display of an EU-style energy label for refrigerators, freezers, and refrigerator-freezers (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters). From January 2010 onwards, the lowest three energy classes (6,7 and 8) have been banned from the Tunisian market, followed in January 2011 7 with the banning of classes 5 and  January 2012 class 4 has been likewise banned from the Tunisian market.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/tunisia_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>This policy covers cooling appliances: refrigerators and air conditioners. It requires the use of an EU-style energy label (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters) on refrigerators.</t>
   </si>
   <si>
     <t>Air Conditioning, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07-0</t>
   </si>
   <si>
     <t>https://rise.esmap.org/data/files/library/tunisia/Energy%20Efficiency/Tunisia_Decree%20N%C2%B02004-2144%20Energy%20auditing%20-%20Fr.pdf</t>
   </si>
   <si>
     <t>Law 2009-07</t>
   </si>
   <si>
     <t>Air conditioners with a power consumption below 12 kW , Since September 2004, Tunisian law requires the display of an EU-style energy label (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters). From July 2006  onwards, the lowest two energy classes (7 and 8) have been banned from the Tunisian market, followed in July 2007  with the banning of classes 5 and 6, from April 2009 class 4 has been likewise banned from the Tunisian market</t>
@@ -442,51 +427,72 @@
   <si>
     <t>Provision No. 257</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labeling for General Lighting Fluorescent Lamps with Single and Double Base</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IRAM 62404-2</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/provision-no-257</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3421</t>
   </si>
   <si>
     <t>Provision No. 761|2010</t>
   </si>
   <si>
     <t>Electric washing machines. Part 3 - Energy efficiency labelling</t>
   </si>
   <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/provision-no-7612010</t>
+  </si>
+  <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3425</t>
+  </si>
+  <si>
+    <t>Resolution 684 / 2013</t>
+  </si>
+  <si>
+    <t>This regulation set maximum energy consumption levels and/or minimum energy efficiency levels for electric washing machines.</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-684-2013</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/normativa/nacional/resoluci%C3%B3n-684-2013-220747/texto</t>
   </si>
   <si>
     <t>Resolution 834/2019 and Resolution 422/2020</t>
   </si>
   <si>
     <t>Electric dishwashers for household use.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>IRAM 2294-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-8342019-and-resolution-4222020</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/330000-334999/333282/norma.htm</t>
   </si>
   <si>
     <t>Resolution Ex SCIyM No. 319|99</t>
   </si>
   <si>
     <t>The document contains Energy efficiency labelling and standards for refrigerators, freezers and their combination.</t>
   </si>
@@ -1022,1100 +1028,1100 @@
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="L4"/>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
       <c r="M4" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H5">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2002</v>
+      </c>
+      <c r="I5">
+        <v>2010</v>
+      </c>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H6">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="L6" t="s">
         <v>61</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>62</v>
       </c>
       <c r="P6" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" t="s">
         <v>64</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
         <v>65</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
         <v>66</v>
       </c>
-      <c r="E7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H7">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>2004</v>
+      </c>
+      <c r="I7">
+        <v>2010</v>
+      </c>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
         <v>36</v>
       </c>
       <c r="L7" t="s">
         <v>67</v>
       </c>
       <c r="M7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
         <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>71</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H8">
         <v>2004</v>
       </c>
       <c r="I8">
         <v>2010</v>
       </c>
       <c r="J8" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="K8" t="s">
         <v>36</v>
       </c>
       <c r="L8" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="M8" t="s">
         <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>72</v>
+      </c>
+      <c r="P8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>76</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H9">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="I9">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J9" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
         <v>36</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>77</v>
       </c>
       <c r="P9" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="G10" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H10">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I10">
         <v>2012</v>
       </c>
       <c r="J10" t="s">
         <v>35</v>
       </c>
       <c r="K10" t="s">
         <v>36</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>80</v>
+      </c>
       <c r="M10" t="s">
         <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H11">
         <v>2010</v>
       </c>
       <c r="I11">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J11" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>36</v>
       </c>
-      <c r="L11" t="s">
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>26</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
         <v>87</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" t="s">
         <v>88</v>
       </c>
-      <c r="C12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="K12" t="s">
         <v>36</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>22</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>97</v>
+      </c>
       <c r="M13" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2016</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
       <c r="L14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M14" t="s">
         <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K15" t="s">
         <v>36</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2015</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K16" t="s">
         <v>36</v>
       </c>
       <c r="L16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M16" t="s">
         <v>26</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="P16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H17">
+        <v>2008</v>
+      </c>
+      <c r="I17">
         <v>2015</v>
       </c>
-      <c r="I17"/>
       <c r="J17" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K17" t="s">
         <v>36</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
         <v>26</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
+        <v>120</v>
+      </c>
+      <c r="P17" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B18" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H18">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I18">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18" t="s">
         <v>36</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>125</v>
+      </c>
       <c r="M18" t="s">
         <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H19">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="I19">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J19" t="s">
         <v>23</v>
       </c>
       <c r="K19" t="s">
         <v>36</v>
       </c>
       <c r="L19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M19" t="s">
         <v>26</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H20">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="I20">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J20" t="s">
         <v>23</v>
       </c>
       <c r="K20" t="s">
         <v>36</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
         <v>26</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>137</v>
       </c>
       <c r="P20" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>139</v>
       </c>
       <c r="B21" t="s">
         <v>140</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>136</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="G21" t="s">
-        <v>59</v>
+        <v>141</v>
       </c>
       <c r="H21">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21" t="s">
         <v>36</v>
       </c>
       <c r="L21"/>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P21" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2019</v>
       </c>
       <c r="I22">
         <v>2020</v>
       </c>
       <c r="J22" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K22" t="s">
         <v>36</v>
       </c>
       <c r="L22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M22" t="s">
         <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="P22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H23">
         <v>2013</v>
       </c>
       <c r="I23">
         <v>2015</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="K23" t="s">
         <v>36</v>
       </c>
       <c r="L23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M23" t="s">
         <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2014</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>23</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>26</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P24" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>42</v>
+        <v>136</v>
       </c>
       <c r="E25" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>35</v>
       </c>
       <c r="K25" t="s">
         <v>36</v>
       </c>
       <c r="L25"/>
       <c r="M25" t="s">
         <v>37</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="P25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">