--- v1 (2025-12-29)
+++ v2 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,123 +104,105 @@
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>IRAM 11507-6 | 2018</t>
   </si>
   <si>
     <t>Secretaria de Energia (Secretary of Energy)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/carpentry-work-exterior-windows-part-6-energy-efficiency-labeling</t>
   </si>
   <si>
     <t>https://www.argentina.gob.ar/economia/energia/eficiencia-energetica/eficiencia-energetica-en-edificaciones/etiquetado-de-ventanas</t>
   </si>
   <si>
-    <t>Disposition 684|2013</t>
-[...8 lines deleted...]
-    <t>Minimum Performance Standard</t>
+    <t>Energy Label Regulation for Sanitary Fittings</t>
+  </si>
+  <si>
+    <t>All producers and distributors of sanitary fittings can apply to use the energy label for sanitary fittings. Only products available on the Swiss market may bear the voluntary energy label. The use of the Swiss voluntary energy label for sanitary fittings abroad is the responsibility of the manufacturers and distributors concerned. The energy label indicates the amount of energy used. In the case of sanitary fittings – showers and taps – this is the amount of energy used to heat the water used. Consequently, only hot water taps and showers can receive the label; cold water taps cannot. Mixer taps can only receive the energy label if they are clearly indicated as such.</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Showers or Showerheads, Taps or Faucets</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>February 2021</t>
+  </si>
+  <si>
+    <t>Water</t>
+  </si>
+  <si>
+    <t>Schweizerischer Verband für energieeffiziente Sanitärprodukte (SVES)</t>
+  </si>
+  <si>
+    <t>Water Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/energy-label-regulation-sanitary-fittings</t>
+  </si>
+  <si>
+    <t>https://en.etiquetteenergie-sanitaire.ch/Regulation</t>
+  </si>
+  <si>
+    <t>ENERGY STAR Program Requirements for Computers Version 8.0</t>
+  </si>
+  <si>
+    <t>Products that meet the definition of a Computer and one of the following Product Type definitions are eligible for ENERGY STAR certification: Desktop Computers and Integrated Desktop Computers; Notebook Computers; Slates/Tablets; Portable All-In-One Computers; Workstations; and Thin Clients.</t>
+  </si>
+  <si>
+    <t>Canada, United States of America*, Japan, Taiwan of China, Switzerland</t>
+  </si>
+  <si>
+    <t>Computers</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>June 2021</t>
   </si>
   <si>
     <t>Electricity</t>
-  </si>
-[...58 lines deleted...]
-    <t>June 2021</t>
   </si>
   <si>
     <t>ENERGY STAR Test Method for Computers, Rev. March-2016</t>
   </si>
   <si>
     <t>ENERGY STAR</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-star-program-requirements-computers-version-80</t>
   </si>
   <si>
     <t>https://www.energystar.gov/products/office_equipment/computers/partners</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Imaging Equipment Version 3.1</t>
   </si>
   <si>
     <t>Commercially-available products that meet one of the Imaging Equipment definitions in Section 1.A of the policy document and are capable of being powered from (1) a wall outlet, (2) a data or network connection, or (3) both a wall outlet and a data or network connection, are eligible for ENERGY STAR qualification, with the exception of products listed in Section 2.2.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>ENERGY STAR Imaging Equipment Test Method, Rev. Sep-2014</t>
   </si>
@@ -243,51 +225,51 @@
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
@@ -471,50 +453,53 @@
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for television with size up to or equal to 177.8 cm (70 inch):
 (a) plasma;
 (b) liquid crystal display (LCD);
 (c) light emitting diode (LED);
 (d) cathode ray tube (CRT); and
 (e) any other display type with similar function</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>MS IEC 62301:2012; IEC 62301:2011
 ,   
                     MS IEC 62087-3:2017; IEC 62087-3:2015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-television</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Washing Machine</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for washing machine for household use with or without heating devises utilizing cold or hot water supply.</t>
   </si>
   <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
     <t>MS IEC 60456: 2012
 ,   
                     IEC 60456: 2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gpstno502024-guidelines-energy-using-product-washing-machine</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standard (Meps) Requirement for Washing Machine (Amendment 1)</t>
   </si>
   <si>
     <t>This guide specifies minimum energy performance standard (MEPS) and energy labeling requirements of washing machines for households use, with or without heating devices utilizing cold and/or hot water supply.</t>
   </si>
   <si>
     <t>New, Superseded</t>
   </si>
   <si>
     <t>IEC 60456: 2010, MS IEC 60456: 2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standard-meps-requirement-washing-machine-amendment-1</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Guide_on_MEPS_for_Washing_Machine.pdf</t>
   </si>
@@ -611,50 +596,53 @@
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for televisions that can be connected to mains power and for household use. This Guide shall apply to the following types of television with size up to or equal to 177.8 cm (70 inch): (a) plasma; (b) liquid crystal display (LCD); (c) light emitting diode (LED); (d) cathode ray tube (CRT); and (e) any other display type with similar function.</t>
   </si>
   <si>
     <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>MS IEC 62301, IEC 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/guide-minimum-energy-performance-standards-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
   </si>
   <si>
     <t>Guideline for Obtaining the Certificate of Approval (COA) for Led Lamps under Minimum Energy Performance Standards (MEPS)</t>
   </si>
   <si>
     <t>This policy applies to tubular fluorescent lamps, compact fluorescent lamps (CFL), light emitting diode (LED) lamps, and incandescent lamps. This guideline applies only for self-ballasted LED lamps for general lighting services.</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
     <t>MS 62612 (P), MS IEC 60061-1, MS IEC 60064, MS IEC 60081, MS IEC 60901, MS IEC 60969</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/guideline-obtaining-certificate-approval-coa-led-lamps-under-minimum-energy-performance</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/article/consumer/2014/GUIDELINES_FOR_Certificate_of_Approval_Lamp_latest.pdf</t>
   </si>
   <si>
     <t>IRAM 11900 Voluntary Label for Building Envelopes</t>
   </si>
   <si>
     <t>Building heating energy efficiency label. Classification according to the thermal transmittance of the building envelope.</t>
   </si>
   <si>
     <t>Envelopes</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>IRAM 11900</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/iram-11900-voluntary-label-building-envelopes</t>
@@ -794,75 +782,93 @@
   <si>
     <t>Mandatory Energy Efficiency Labeling for General Lighting Fluorescent Lamps with Single and Double Base</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IRAM 62404-2</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/provision-no-257</t>
   </si>
   <si>
     <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3421</t>
   </si>
   <si>
     <t>Provision No. 761|2010</t>
   </si>
   <si>
     <t>Electric washing machines. Part 3 - Energy efficiency labelling</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/provision-no-7612010</t>
   </si>
   <si>
+    <t>http://www.energia.gov.ar/contenidos/verpagina.php?idpagina=3425</t>
+  </si>
+  <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution 684 / 2013</t>
+  </si>
+  <si>
+    <t>This regulation set maximum energy consumption levels and/or minimum energy efficiency levels for electric washing machines.</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-684-2013</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/normativa/nacional/resoluci%C3%B3n-684-2013-220747/texto</t>
   </si>
   <si>
     <t>Resolution 834/2019 and Resolution 422/2020</t>
   </si>
   <si>
     <t>Electric dishwashers for household use.</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>IRAM 2294-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/resolution-8342019-and-resolution-4222020</t>
   </si>
   <si>
     <t>http://servicios.infoleg.gob.ar/infolegInternet/anexos/330000-334999/333282/norma.htm</t>
   </si>
   <si>
     <t>Resolution Ex SCIyM No. 319|99</t>
   </si>
   <si>
     <t>The document contains Energy efficiency labelling and standards for refrigerators, freezers and their combination.</t>
   </si>
@@ -1358,1992 +1364,1992 @@
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H3">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I3"/>
+        <v>2010</v>
+      </c>
+      <c r="I3">
+        <v>2017</v>
+      </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H4">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="I4">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="J4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="K4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="L4"/>
+        <v>48</v>
+      </c>
+      <c r="L4" t="s">
+        <v>49</v>
+      </c>
       <c r="M4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N4" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5">
+        <v>2001</v>
+      </c>
+      <c r="I5">
+        <v>2019</v>
+      </c>
+      <c r="J5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M5" t="s">
         <v>50</v>
-      </c>
-[...31 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>57</v>
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H6">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="K6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H7">
         <v>2013</v>
       </c>
-      <c r="I7"/>
+      <c r="I7">
+        <v>2025</v>
+      </c>
       <c r="J7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K7" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>2025</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>80</v>
+      </c>
+      <c r="P8" t="s">
         <v>76</v>
-      </c>
-[...40 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>63</v>
+      </c>
+      <c r="G9" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9">
+        <v>2013</v>
+      </c>
+      <c r="I9">
+        <v>2024</v>
+      </c>
+      <c r="J9" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" t="s">
+        <v>48</v>
+      </c>
+      <c r="L9" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
         <v>83</v>
       </c>
-      <c r="B9" t="s">
+      <c r="P9" t="s">
         <v>84</v>
-      </c>
-[...36 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" t="s">
+        <v>71</v>
+      </c>
+      <c r="D10" t="s">
         <v>87</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H10">
         <v>2013</v>
       </c>
       <c r="I10">
         <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K10" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L10" t="s">
         <v>88</v>
       </c>
       <c r="M10" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>89</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B11" t="s">
         <v>91</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" t="s">
         <v>92</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11">
+        <v>2025</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" t="s">
+        <v>88</v>
+      </c>
+      <c r="M11" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>93</v>
       </c>
-      <c r="E11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P11" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" t="s">
         <v>96</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12">
+        <v>2015</v>
+      </c>
+      <c r="I12">
+        <v>2025</v>
+      </c>
+      <c r="J12" t="s">
+        <v>73</v>
+      </c>
+      <c r="K12" t="s">
+        <v>48</v>
+      </c>
+      <c r="L12" t="s">
         <v>97</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="M12" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
         <v>98</v>
       </c>
-      <c r="E12" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="P12" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
         <v>100</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" t="s">
+        <v>35</v>
+      </c>
+      <c r="H13">
+        <v>2013</v>
+      </c>
+      <c r="I13">
+        <v>2024</v>
+      </c>
+      <c r="J13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K13" t="s">
+        <v>48</v>
+      </c>
+      <c r="L13" t="s">
         <v>101</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="M13" t="s">
+        <v>66</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>102</v>
       </c>
-      <c r="E13" t="s">
-[...20 lines deleted...]
-      <c r="L13" t="s">
+      <c r="P13" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B14" t="s">
         <v>105</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>106</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H14">
         <v>2013</v>
       </c>
       <c r="I14">
         <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K14" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L14" t="s">
         <v>107</v>
       </c>
       <c r="M14" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
         <v>108</v>
       </c>
       <c r="P14" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" t="s">
         <v>110</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" t="s">
         <v>111</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H15">
         <v>2013</v>
       </c>
       <c r="I15">
         <v>2024</v>
       </c>
       <c r="J15" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K15" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L15" t="s">
+        <v>112</v>
+      </c>
+      <c r="M15" t="s">
+        <v>66</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>113</v>
       </c>
-      <c r="M15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" t="s">
         <v>115</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
         <v>116</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G16" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I16">
         <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K16" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L16" t="s">
+        <v>117</v>
+      </c>
+      <c r="M16" t="s">
+        <v>66</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
         <v>118</v>
       </c>
-      <c r="M16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>119</v>
+      </c>
+      <c r="B17" t="s">
         <v>120</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
         <v>121</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G17" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H17">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I17">
         <v>2024</v>
       </c>
       <c r="J17" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L17" t="s">
+        <v>122</v>
+      </c>
+      <c r="M17" t="s">
+        <v>66</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>123</v>
       </c>
-      <c r="M17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" t="s">
         <v>125</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" t="s">
+        <v>121</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" t="s">
         <v>126</v>
       </c>
-      <c r="C18" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H18">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="K18" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L18" t="s">
         <v>127</v>
       </c>
       <c r="M18" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>128</v>
       </c>
       <c r="P18" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>132</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H19">
+        <v>2015</v>
+      </c>
+      <c r="I19">
         <v>2018</v>
       </c>
-      <c r="I19"/>
       <c r="J19" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K19" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M19" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>137</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G20" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="H20">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K20" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L20" t="s">
         <v>139</v>
       </c>
       <c r="M20" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>140</v>
       </c>
       <c r="P20" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>142</v>
       </c>
       <c r="B21" t="s">
         <v>143</v>
       </c>
       <c r="C21" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G21" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="H21">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K21" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M21" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D22" t="s">
-        <v>149</v>
+        <v>111</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H22">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2015</v>
+      </c>
+      <c r="I22">
+        <v>2018</v>
+      </c>
       <c r="J22" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K22" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L22" t="s">
         <v>150</v>
       </c>
       <c r="M22" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
         <v>151</v>
       </c>
       <c r="P22" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>153</v>
       </c>
       <c r="B23" t="s">
         <v>154</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G23" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K23" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M23" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="P23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>160</v>
+        <v>116</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>161</v>
       </c>
       <c r="H24">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>2015</v>
+      </c>
+      <c r="I24">
+        <v>2019</v>
+      </c>
       <c r="J24" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K24" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M24" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>122</v>
+        <v>167</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>69</v>
+        <v>168</v>
       </c>
       <c r="G25" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
       <c r="H25">
         <v>2015</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K25" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L25" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M25" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="P25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H26">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>2002</v>
+      </c>
+      <c r="I26">
+        <v>2010</v>
+      </c>
       <c r="J26" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
       <c r="K26" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M26" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="P26" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B27" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E27" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H27">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="L27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M27" t="s">
         <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="P27" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E28" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H28">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2010</v>
+      </c>
+      <c r="I28">
+        <v>2010</v>
+      </c>
       <c r="J28" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="K28" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
         <v>187</v>
       </c>
       <c r="P28" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>190</v>
+        <v>144</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>23</v>
+        <v>175</v>
       </c>
       <c r="K29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L29"/>
+        <v>48</v>
+      </c>
+      <c r="L29" t="s">
+        <v>191</v>
+      </c>
       <c r="M29" t="s">
         <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2016</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K30" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M30" t="s">
         <v>26</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="P30" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B31" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>200</v>
+        <v>116</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K31" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M31" t="s">
         <v>26</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
+        <v>207</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>2015</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K32" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L32" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M32" t="s">
         <v>26</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="P32" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B33" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>211</v>
+        <v>132</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H33">
+        <v>2008</v>
+      </c>
+      <c r="I33">
         <v>2015</v>
       </c>
-      <c r="I33"/>
       <c r="J33" t="s">
-        <v>179</v>
+        <v>23</v>
       </c>
       <c r="K33" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="L33"/>
       <c r="M33" t="s">
         <v>26</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
         <v>213</v>
       </c>
       <c r="P33" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>215</v>
       </c>
       <c r="B34" t="s">
         <v>216</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
+        <v>217</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H34">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I34">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L34"/>
+        <v>48</v>
+      </c>
+      <c r="L34" t="s">
+        <v>218</v>
+      </c>
       <c r="M34" t="s">
         <v>26</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P34" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B35" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H35">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="I35">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L35" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M35" t="s">
         <v>26</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="P35" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B36" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>227</v>
+        <v>121</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H36">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="I36">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="L36"/>
       <c r="M36" t="s">
         <v>26</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
         <v>229</v>
       </c>
       <c r="P36" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>231</v>
       </c>
       <c r="B37" t="s">
         <v>232</v>
       </c>
       <c r="C37" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>233</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="G37" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H37">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="I37">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="J37" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="K37" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L37"/>
+        <v>234</v>
+      </c>
+      <c r="L37" t="s">
+        <v>235</v>
+      </c>
       <c r="M37" t="s">
-        <v>26</v>
+        <v>236</v>
       </c>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>237</v>
       </c>
       <c r="O37" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="P37" t="s">
-        <v>36</v>
+        <v>239</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B38" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>236</v>
+        <v>121</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>69</v>
+        <v>168</v>
       </c>
       <c r="G38" t="s">
-        <v>42</v>
+        <v>242</v>
       </c>
       <c r="H38">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>239</v>
+        <v>26</v>
       </c>
       <c r="N38" t="s">
-        <v>240</v>
+        <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="P38" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B39" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2019</v>
       </c>
       <c r="I39">
         <v>2020</v>
       </c>
       <c r="J39" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K39" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L39" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M39" t="s">
         <v>26</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="P39" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B40" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G40" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="H40">
         <v>2013</v>
       </c>
       <c r="I40">
         <v>2015</v>
       </c>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L40" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M40" t="s">
         <v>26</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="P40" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B41" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2014</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
         <v>26</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="P41" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B42" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2015</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="P42" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">