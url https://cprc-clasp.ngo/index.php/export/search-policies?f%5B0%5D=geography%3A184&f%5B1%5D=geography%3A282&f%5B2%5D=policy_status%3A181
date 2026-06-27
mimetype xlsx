--- v0 (2026-02-06)
+++ v1 (2026-06-27)
@@ -3550,50 +3550,53 @@
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7FBCCD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28380-2012 Minimum allowable values of energy efficiency and energy grades for microcomputers</t>
   </si>
   <si>
     <t>This policy applies to general purpose microcomputers, including desktop computers with integrated display functions and portable PCs. Also applies to microcomputers with two or more independent graphic displays. Does not apply to microcomputers with rated power higher than 750W or portable computers with a display diagonal less than 0.2946m or 11.6 inches.</t>
   </si>
   <si>
     <t>,   
                     GB 28380-2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28380-2012-minimum-allowable-values-energy-efficiency-and-energy-grades-microcomputers</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E1CFD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28381-2012 Minimum allowable values of energy efficiency and evaluating values of energy conservation for centrifugal blower</t>
   </si>
   <si>
     <t>This policy covers centrifugal blowers.</t>
   </si>
   <si>
+    <t>Entered into force, New, To Be Superseded</t>
+  </si>
+  <si>
     <t>JB/T 2977; JB/T 3165; JB/T 7258</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28381-2012-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E151D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 28736-2019 Minimum allowable values of energy efficiency and energy efficiency grades for welding machines</t>
   </si>
   <si>
     <t>This policy covers welding machines.</t>
   </si>
   <si>
     <t>GB/T 156; GB/T 2900.22; GB/T 8118; GB/T 8366; GB/T 14549-1993; GB 15578; GB/T 15579.1; GB/T 25301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-28736-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA9400FA80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 29142-2012 Minimum allowable values of energy efficiency and energy efficiency grades for single-capped electrodeless fluorescent lamps</t>
@@ -3692,53 +3695,50 @@
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30254-2013-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-cage</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30255-2019 Minimum allowable values of energy efficiency and energy efficiency grades of LED products for indoor lighting</t>
   </si>
   <si>
     <t>This policy applies to non-directional self-ballasted LED-lamps for general lighting services.</t>
   </si>
   <si>
     <t>GB/T 24842; GB/T 24826; GB/T 24908; GB/T 29293; GB/T 29294; GB/T 29295; GB/T 29296; GB/T 31112</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30255-2019-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-led</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=86000D0C5CB70E10E05397BE0A0A5BBB</t>
   </si>
   <si>
     <t>GB 30531-2014 Minimum allowable values of energy efficiency and energy efficiency grades for commercial gas cooking appliances</t>
   </si>
   <si>
     <t>Applies to commercial gas-to-energy single stoves with rated thermal load of not more than 60 kW</t>
-  </si>
-[...1 lines deleted...]
-    <t>Entered into force, New, To Be Superseded</t>
   </si>
   <si>
     <t>GB / T 13611</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30531-2014-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7ED10D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 30717-2019 Minimum allowable values of water efficiency and water efficiency grades for squatting pans</t>
   </si>
   <si>
     <t>It covers Squatting Toilets</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/gb-30717-2019-minimum-allowable-values-water-efficiency-and-water-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=9B70DDA93FF5A80CE05397BE0A0A84AC</t>
   </si>
   <si>
     <t>GB 30720-2014 Minimum allowable values of energy efficiency and energy efficiency grades for domestic gas cooking appliances</t>
   </si>
@@ -13421,51 +13421,51 @@
       </c>
       <c r="P181" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>987</v>
       </c>
       <c r="B182" t="s">
         <v>988</v>
       </c>
       <c r="C182" t="s">
         <v>31</v>
       </c>
       <c r="D182" t="s">
         <v>261</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
       <c r="F182" t="s">
         <v>976</v>
       </c>
       <c r="G182" t="s">
-        <v>83</v>
+        <v>982</v>
       </c>
       <c r="H182">
         <v>1989</v>
       </c>
       <c r="I182">
         <v>2013</v>
       </c>
       <c r="J182" t="s">
         <v>59</v>
       </c>
       <c r="K182" t="s">
         <v>24</v>
       </c>
       <c r="L182" t="s">
         <v>262</v>
       </c>
       <c r="M182" t="s">
         <v>35</v>
       </c>
       <c r="N182" t="s">
         <v>26</v>
       </c>
       <c r="O182" t="s">
         <v>989</v>
       </c>
@@ -15263,539 +15263,539 @@
       </c>
       <c r="P218" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>1161</v>
       </c>
       <c r="B219" t="s">
         <v>1162</v>
       </c>
       <c r="C219" t="s">
         <v>31</v>
       </c>
       <c r="D219" t="s">
         <v>222</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
         <v>976</v>
       </c>
       <c r="G219" t="s">
-        <v>22</v>
+        <v>1163</v>
       </c>
       <c r="H219">
         <v>2012</v>
       </c>
       <c r="I219"/>
       <c r="J219" t="s">
         <v>33</v>
       </c>
       <c r="K219" t="s">
         <v>24</v>
       </c>
       <c r="L219" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="M219" t="s">
         <v>1052</v>
       </c>
       <c r="N219" t="s">
         <v>36</v>
       </c>
       <c r="O219" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="P219" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B220" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="C220" t="s">
         <v>31</v>
       </c>
       <c r="D220" t="s">
         <v>340</v>
       </c>
       <c r="E220" t="s">
         <v>20</v>
       </c>
       <c r="F220" t="s">
         <v>976</v>
       </c>
       <c r="G220" t="s">
         <v>22</v>
       </c>
       <c r="H220">
         <v>2020</v>
       </c>
       <c r="I220"/>
       <c r="J220" t="s">
         <v>33</v>
       </c>
       <c r="K220" t="s">
         <v>24</v>
       </c>
       <c r="L220" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="M220" t="s">
         <v>1052</v>
       </c>
       <c r="N220" t="s">
         <v>36</v>
       </c>
       <c r="O220" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="P220" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B221" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C221" t="s">
         <v>31</v>
       </c>
       <c r="D221" t="s">
         <v>267</v>
       </c>
       <c r="E221" t="s">
         <v>20</v>
       </c>
       <c r="F221" t="s">
         <v>976</v>
       </c>
       <c r="G221" t="s">
         <v>83</v>
       </c>
       <c r="H221">
         <v>2003</v>
       </c>
       <c r="I221">
         <v>2013</v>
       </c>
       <c r="J221" t="s">
         <v>59</v>
       </c>
       <c r="K221" t="s">
         <v>24</v>
       </c>
       <c r="L221" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="M221" t="s">
         <v>35</v>
       </c>
       <c r="N221" t="s">
         <v>26</v>
       </c>
       <c r="O221" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="P221" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B222" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="C222" t="s">
         <v>31</v>
       </c>
       <c r="D222" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="E222" t="s">
         <v>20</v>
       </c>
       <c r="F222" t="s">
         <v>976</v>
       </c>
       <c r="G222" t="s">
         <v>83</v>
       </c>
       <c r="H222">
         <v>2003</v>
       </c>
       <c r="I222">
         <v>2013</v>
       </c>
       <c r="J222" t="s">
         <v>59</v>
       </c>
       <c r="K222" t="s">
         <v>24</v>
       </c>
       <c r="L222" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="M222" t="s">
         <v>35</v>
       </c>
       <c r="N222" t="s">
         <v>26</v>
       </c>
       <c r="O222" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="P222" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B223" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="C223" t="s">
         <v>31</v>
       </c>
       <c r="D223" t="s">
         <v>273</v>
       </c>
       <c r="E223" t="s">
         <v>20</v>
       </c>
       <c r="F223" t="s">
         <v>976</v>
       </c>
       <c r="G223" t="s">
         <v>22</v>
       </c>
       <c r="H223">
         <v>2013</v>
       </c>
       <c r="I223"/>
       <c r="J223" t="s">
         <v>59</v>
       </c>
       <c r="K223" t="s">
         <v>24</v>
       </c>
       <c r="L223" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="M223" t="s">
         <v>35</v>
       </c>
       <c r="N223" t="s">
         <v>26</v>
       </c>
       <c r="O223" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="P223" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B224" t="s">
         <v>58</v>
       </c>
       <c r="C224" t="s">
         <v>31</v>
       </c>
       <c r="D224" t="s">
         <v>76</v>
       </c>
       <c r="E224" t="s">
         <v>20</v>
       </c>
       <c r="F224" t="s">
         <v>976</v>
       </c>
       <c r="G224" t="s">
         <v>22</v>
       </c>
       <c r="H224">
         <v>2013</v>
       </c>
       <c r="I224"/>
       <c r="J224" t="s">
         <v>33</v>
       </c>
       <c r="K224" t="s">
         <v>24</v>
       </c>
       <c r="L224" t="s">
         <v>60</v>
       </c>
       <c r="M224" t="s">
         <v>1052</v>
       </c>
       <c r="N224" t="s">
         <v>26</v>
       </c>
       <c r="O224" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="P224" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B225" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C225" t="s">
         <v>31</v>
       </c>
       <c r="D225" t="s">
         <v>180</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>976</v>
       </c>
       <c r="G225" t="s">
         <v>83</v>
       </c>
       <c r="H225">
         <v>2008</v>
       </c>
       <c r="I225">
         <v>2013</v>
       </c>
       <c r="J225" t="s">
         <v>59</v>
       </c>
       <c r="K225" t="s">
         <v>24</v>
       </c>
       <c r="L225" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="M225" t="s">
         <v>35</v>
       </c>
       <c r="N225" t="s">
         <v>26</v>
       </c>
       <c r="O225" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="P225" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B226" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="C226" t="s">
         <v>31</v>
       </c>
       <c r="D226" t="s">
         <v>71</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
         <v>976</v>
       </c>
       <c r="G226" t="s">
         <v>22</v>
       </c>
       <c r="H226">
         <v>2014</v>
       </c>
       <c r="I226"/>
       <c r="J226" t="s">
         <v>59</v>
       </c>
       <c r="K226" t="s">
         <v>24</v>
       </c>
       <c r="L226" t="s">
         <v>66</v>
       </c>
       <c r="M226" t="s">
         <v>1052</v>
       </c>
       <c r="N226" t="s">
         <v>36</v>
       </c>
       <c r="O226" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="P226" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B227" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C227" t="s">
         <v>31</v>
       </c>
       <c r="D227" t="s">
         <v>65</v>
       </c>
       <c r="E227" t="s">
         <v>20</v>
       </c>
       <c r="F227" t="s">
         <v>976</v>
       </c>
       <c r="G227" t="s">
         <v>22</v>
       </c>
       <c r="H227">
         <v>2014</v>
       </c>
       <c r="I227"/>
       <c r="J227" t="s">
         <v>59</v>
       </c>
       <c r="K227" t="s">
         <v>24</v>
       </c>
       <c r="L227" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="M227" t="s">
         <v>1052</v>
       </c>
       <c r="N227" t="s">
         <v>36</v>
       </c>
       <c r="O227" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="P227" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B228" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C228" t="s">
         <v>31</v>
       </c>
       <c r="D228" t="s">
         <v>267</v>
       </c>
       <c r="E228" t="s">
         <v>20</v>
       </c>
       <c r="F228" t="s">
         <v>976</v>
       </c>
       <c r="G228" t="s">
         <v>83</v>
       </c>
       <c r="H228">
         <v>2013</v>
       </c>
       <c r="I228">
         <v>2020</v>
       </c>
       <c r="J228" t="s">
         <v>59</v>
       </c>
       <c r="K228" t="s">
         <v>24</v>
       </c>
       <c r="L228" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="M228" t="s">
         <v>35</v>
       </c>
       <c r="N228" t="s">
         <v>26</v>
       </c>
       <c r="O228" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="P228" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B229" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C229" t="s">
         <v>31</v>
       </c>
       <c r="D229" t="s">
         <v>296</v>
       </c>
       <c r="E229" t="s">
         <v>20</v>
       </c>
       <c r="F229" t="s">
         <v>976</v>
       </c>
       <c r="G229" t="s">
-        <v>1211</v>
+        <v>1163</v>
       </c>
       <c r="H229">
         <v>2014</v>
       </c>
       <c r="I229">
         <v>2015</v>
       </c>
       <c r="J229" t="s">
         <v>59</v>
       </c>
       <c r="K229" t="s">
         <v>168</v>
       </c>
       <c r="L229" t="s">
         <v>1212</v>
       </c>
       <c r="M229" t="s">
         <v>35</v>
       </c>
       <c r="N229" t="s">
         <v>26</v>
       </c>
       <c r="O229" t="s">
         <v>1213</v>
       </c>
@@ -16541,51 +16541,51 @@
       </c>
       <c r="P244" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>1290</v>
       </c>
       <c r="B245" t="s">
         <v>134</v>
       </c>
       <c r="C245" t="s">
         <v>31</v>
       </c>
       <c r="D245" t="s">
         <v>53</v>
       </c>
       <c r="E245" t="s">
         <v>20</v>
       </c>
       <c r="F245" t="s">
         <v>976</v>
       </c>
       <c r="G245" t="s">
-        <v>1211</v>
+        <v>1163</v>
       </c>
       <c r="H245">
         <v>2020</v>
       </c>
       <c r="I245"/>
       <c r="J245" t="s">
         <v>33</v>
       </c>
       <c r="K245" t="s">
         <v>24</v>
       </c>
       <c r="L245" t="s">
         <v>135</v>
       </c>
       <c r="M245" t="s">
         <v>1052</v>
       </c>
       <c r="N245" t="s">
         <v>26</v>
       </c>
       <c r="O245" t="s">
         <v>1291</v>
       </c>
       <c r="P245" t="s">
         <v>1292</v>
@@ -16829,51 +16829,51 @@
       </c>
       <c r="P250" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>1314</v>
       </c>
       <c r="B251" t="s">
         <v>1315</v>
       </c>
       <c r="C251" t="s">
         <v>31</v>
       </c>
       <c r="D251" t="s">
         <v>935</v>
       </c>
       <c r="E251" t="s">
         <v>20</v>
       </c>
       <c r="F251" t="s">
         <v>976</v>
       </c>
       <c r="G251" t="s">
-        <v>1211</v>
+        <v>1163</v>
       </c>
       <c r="H251">
         <v>2021</v>
       </c>
       <c r="I251"/>
       <c r="J251" t="s">
         <v>33</v>
       </c>
       <c r="K251" t="s">
         <v>1316</v>
       </c>
       <c r="L251" t="s">
         <v>1317</v>
       </c>
       <c r="M251" t="s">
         <v>1052</v>
       </c>
       <c r="N251" t="s">
         <v>937</v>
       </c>
       <c r="O251" t="s">
         <v>1318</v>
       </c>
       <c r="P251" t="s">
         <v>1319</v>