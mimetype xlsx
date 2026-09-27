--- v1 (2025-12-05)
+++ v2 (2026-09-27)
@@ -1262,51 +1262,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
@@ -5090,51 +5090,51 @@
       </c>
       <c r="M62" t="s">
         <v>331</v>
       </c>
       <c r="N62" t="s">
         <v>394</v>
       </c>
       <c r="O62" t="s">
         <v>395</v>
       </c>
       <c r="P62" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>397</v>
       </c>
       <c r="B63" t="s">
         <v>398</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>197</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="F63" t="s">
         <v>329</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2015</v>
       </c>
       <c r="I63">
         <v>2022</v>
       </c>
       <c r="J63" t="s">
         <v>330</v>
       </c>
       <c r="K63" t="s">
         <v>45</v>
       </c>
       <c r="L63" t="s">
         <v>399</v>
       </c>