--- v1 (2025-12-27)
+++ v2 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,181 +207,339 @@
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Conpet Seal Gas stoves and ovens</t>
   </si>
   <si>
     <t>Gas stoves and ovens</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>NBR 13723 1/1999 parte 1, NBR 13723 2/1999 parte 2, NBR 14583/2000</t>
   </si>
   <si>
     <t>National Program of Rational Use of Oil and Natural Gas (Conpet)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/conpet-seal-gas-stoves-and-ovens</t>
   </si>
   <si>
     <t>https://thebrazilbusiness.com/article/energy-efficiency-labeling-in-brazil</t>
   </si>
   <si>
     <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
   </si>
   <si>
     <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
   </si>
   <si>
     <t>Kiribati</t>
@@ -398,150 +556,115 @@
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>Kiribati Ministry of Public Works and Utilities</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/consumer-protection-act-2001-section-30-minimum-energy-performance-standards-and-labelling</t>
   </si>
   <si>
     <t>http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/index.php/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>Inmetro Ordinance No. 17 of 14 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for compact fluorescent lamps with integrated ballasts.</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>National Institute of Metrology, Quality, and Technology (INMETRO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-17-14-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-17-de-14-de-janeiro-de-2022-374166541</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 170 of 05 April 2019</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for household washing machines.</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>ABNT 03:059.05-025 de 07/1999; NBR NM-IEC 335-1 / 1998; IEC 335-2-7 / 02; IEC 335-2-4 / 01</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-170-05-april-2019</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-170-de-5-de-abril-de-2019-71924511</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 234 of 29 June 2020</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for monoblock, window, and wall split air conditioners.</t>
   </si>
   <si>
     <t>NBR 5858 NBR 5882 NBR 12010.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-234-29-june-2020</t>
   </si>
   <si>
     <t>https://www.gov.br/inmetro/pt-br/centrais-de-conteudo/publicacoes/portaria-234-29-de-junho-de-2020.pdf</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 267 of 22 June 2021</t>
@@ -580,74 +703,68 @@
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-268-de-22-de-junho-2021-328222087</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 290 of 7 July 2021</t>
   </si>
   <si>
     <t>This policy specifies quality and conformity assessment requirements for 3-phase squirrel cage motor labeling.</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>ABNT NBR 17094-3:2018 / ABNT NBR 17094-1:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-290-7-july-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/web/dou/-/portaria-n-290-de-7-de-julho-de-2021-331319038</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 299 of 09 July 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for table, wall, pedestal, and air circulation fans.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portable Fans</t>
   </si>
   <si>
     <t>ABNT NBR NM 60335-1:2010 and IEC 60335-2-25:2010; IEC 60705; IEC 62301; ABNT NBR 5426 and 5427; NBR 5891</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-299-09-july-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-299-de-9-de-julho-de-2021-331562798</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 319 of 23 July 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for pumps.
 It covers closed, open and semi-open rotor pumps, self-aspiring centrifugal pumps, multi-stage pumps with horizontal or vertical axis, up to 25 HP for three-phase monoblock centrifugal pumps, and up to 15 HP for single phase monoblock centrifugal pumps.</t>
   </si>
   <si>
-    <t>Pumps Other</t>
-[...1 lines deleted...]
-  <si>
     <t>ISO 9906:2012 / ABNT NBR 17094-1:2018 / ABNT NBR 17094-2:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-319-23-july-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-319-de-23-de-julho-de-2021-334087813</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 332 of 2 August 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for household refrigerators, freezers, and refrigerator-freezers.</t>
   </si>
   <si>
     <t>IEC 62552:2007 + Ed. 1.0; IEC 62552-1:2020; IEC 60335-1:2010 + A1:2013; IEC 60335-2-24:2010 + A1:2012; ABNT NBR NM 247-1:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-332-2-august-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-332-de-2-de-agosto-de-2021-336061973</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 377 of 14 September 2021</t>
@@ -688,57 +805,60 @@
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for solar water heating equipment.</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
@@ -1057,50 +1177,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1404,51 +1548,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="490.595" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1782,2576 +1926,3094 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>100</v>
-      </c>
-[...40 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>114</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>80</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
       <c r="M15" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
       <c r="M20" t="s">
-        <v>150</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>152</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>1984</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>166</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>172</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I24">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="J24" t="s">
+        <v>65</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
+      <c r="M24" t="s">
         <v>149</v>
       </c>
-      <c r="K24" t="s">
-[...5 lines deleted...]
-      <c r="M24" t="s">
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
         <v>150</v>
       </c>
-      <c r="N24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B25" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H25">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I25"/>
+        <v>2008</v>
+      </c>
+      <c r="I25">
+        <v>2011</v>
+      </c>
       <c r="J25" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="L25" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="M25" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="P25" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
       <c r="B26" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>164</v>
       </c>
       <c r="D26" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F26" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="P26" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B27" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>175</v>
       </c>
       <c r="H27">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I27">
         <v>2021</v>
       </c>
+      <c r="I27"/>
       <c r="J27" t="s">
+        <v>34</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>148</v>
+      </c>
+      <c r="M27" t="s">
         <v>149</v>
       </c>
-      <c r="K27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="P27" t="s">
-        <v>193</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="B28" t="s">
-        <v>195</v>
+        <v>178</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="M28" t="s">
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="P28" t="s">
-        <v>198</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="B29" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>185</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H29">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="M29" t="s">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="P29" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="B30" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D30" t="s">
-        <v>206</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="I30">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="J30" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="P30" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="B31" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>42</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2012</v>
+        <v>1984</v>
       </c>
       <c r="I31">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="J31" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K31" t="s">
-        <v>212</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="M31" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="N31" t="s">
-        <v>214</v>
+        <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="P31" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="B32" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="I32">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="J32" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="M32" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="P32" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="B33" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="C33" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D33" t="s">
-        <v>166</v>
+        <v>207</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>42</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2008</v>
       </c>
       <c r="I33">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="J33" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K33" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="M33" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="P33" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="B34" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
-        <v>54</v>
+        <v>213</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="I34">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="J34" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>214</v>
+      </c>
       <c r="M34" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="P34" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="B35" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>219</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H35">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I35"/>
       <c r="J35" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>220</v>
+      </c>
       <c r="M35" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="P35" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="B36" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="I36">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="J36" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>225</v>
+      </c>
       <c r="M36" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="P36" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="B37" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>242</v>
+        <v>146</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I37">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="J37" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K37" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="L37"/>
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>230</v>
+      </c>
       <c r="M37" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="P37" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="B38" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D38" t="s">
-        <v>166</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="I38">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="J38" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K38" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="L38"/>
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>235</v>
+      </c>
       <c r="M38" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="P38" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B39" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D39" t="s">
-        <v>91</v>
+        <v>123</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G39" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H39">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>2009</v>
+      </c>
+      <c r="I39">
+        <v>2021</v>
+      </c>
       <c r="J39" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>240</v>
+      </c>
       <c r="M39" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="P39" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B40" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>245</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="I40">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="J40" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>246</v>
+      </c>
       <c r="M40" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="P40" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="B41" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D41" t="s">
-        <v>178</v>
+        <v>75</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I41">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J41" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K41" t="s">
-        <v>24</v>
+        <v>251</v>
       </c>
       <c r="L41" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="M41" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="O41" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="P41" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B42" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I42">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="J42" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="M42" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="P42" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B43" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>270</v>
+        <v>207</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G43" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H43">
+        <v>2008</v>
+      </c>
+      <c r="I43">
         <v>2022</v>
       </c>
-      <c r="I43"/>
       <c r="J43" t="s">
-        <v>271</v>
+        <v>191</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="L43" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="M43" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="P43" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B44" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D44" t="s">
         <v>54</v>
       </c>
       <c r="E44" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="I44">
         <v>2022</v>
       </c>
       <c r="J44" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="P44" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="B45" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="C45" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D45" t="s">
-        <v>190</v>
+        <v>108</v>
       </c>
       <c r="E45" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>2006</v>
+      </c>
+      <c r="I45">
+        <v>2010</v>
+      </c>
       <c r="J45" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="P45" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="B46" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="C46" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D46" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="E46" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="I46">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J46" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L46"/>
       <c r="M46" t="s">
+        <v>269</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
         <v>278</v>
       </c>
-      <c r="N46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P46" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="B47" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C47" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>282</v>
       </c>
       <c r="E47" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="I47">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="J47" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="L47"/>
       <c r="M47" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="P47" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B48" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C48" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
+        <v>207</v>
       </c>
       <c r="E48" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="I48">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="J48" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K48" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="P48" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B49" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C49" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>299</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H49">
-        <v>1993</v>
-[...1 lines deleted...]
-      <c r="I49">
         <v>2010</v>
       </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="P49" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="B50" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="C50" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D50" t="s">
-        <v>299</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="I50">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J50" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
-      <c r="L50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L50"/>
       <c r="M50" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="P50" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="B51" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="C51" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D51" t="s">
-        <v>91</v>
+        <v>219</v>
       </c>
       <c r="E51" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="I51">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J51" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51"/>
+      <c r="L51" t="s">
+        <v>299</v>
+      </c>
       <c r="M51" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="P51" t="s">
-        <v>280</v>
+        <v>301</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B52" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C52" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D52" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E52" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H52">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>2008</v>
+      </c>
+      <c r="I52">
+        <v>2017</v>
+      </c>
       <c r="J52" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
-      <c r="L52"/>
+      <c r="L52" t="s">
+        <v>305</v>
+      </c>
       <c r="M52" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="P52" t="s">
-        <v>280</v>
+        <v>307</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B53" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C53" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D53" t="s">
-        <v>172</v>
+        <v>310</v>
       </c>
       <c r="E53" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H53">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>149</v>
+        <v>311</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="M53" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="P53" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B54" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C54" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="E54" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="F54" t="s">
         <v>59</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>1993</v>
       </c>
       <c r="I54">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="J54" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
+        <v>317</v>
+      </c>
+      <c r="M54" t="s">
+        <v>318</v>
+      </c>
+      <c r="N54" t="s">
+        <v>27</v>
+      </c>
+      <c r="O54" t="s">
+        <v>319</v>
+      </c>
+      <c r="P54" t="s">
         <v>320</v>
-      </c>
-[...10 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>321</v>
+      </c>
+      <c r="B55" t="s">
         <v>322</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>91</v>
+        <v>146</v>
       </c>
       <c r="E55" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="F55" t="s">
         <v>59</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H55">
-        <v>1993</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
+        <v>323</v>
+      </c>
+      <c r="M55" t="s">
+        <v>318</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>324</v>
       </c>
-      <c r="M55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P55" t="s">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>325</v>
+      </c>
+      <c r="B56" t="s">
         <v>326</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>328</v>
+        <v>108</v>
       </c>
       <c r="E56" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="F56" t="s">
         <v>59</v>
       </c>
       <c r="G56" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H56">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>1993</v>
+      </c>
+      <c r="I56">
+        <v>2012</v>
+      </c>
       <c r="J56" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K56" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L56"/>
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>327</v>
+      </c>
       <c r="M56" t="s">
-        <v>278</v>
+        <v>318</v>
       </c>
       <c r="N56" t="s">
-        <v>214</v>
+        <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="P56" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>329</v>
+      </c>
+      <c r="B57" t="s">
         <v>330</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E57" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="F57" t="s">
         <v>59</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
-      <c r="H57"/>
+      <c r="H57">
+        <v>1993</v>
+      </c>
       <c r="I57">
         <v>2010</v>
       </c>
       <c r="J57" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K57" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L57"/>
+        <v>24</v>
+      </c>
+      <c r="L57" t="s">
+        <v>331</v>
+      </c>
       <c r="M57" t="s">
-        <v>278</v>
+        <v>318</v>
       </c>
       <c r="N57" t="s">
-        <v>214</v>
+        <v>27</v>
       </c>
       <c r="O57" t="s">
         <v>332</v>
       </c>
       <c r="P57" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>333</v>
       </c>
       <c r="B58" t="s">
         <v>334</v>
       </c>
       <c r="C58" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>335</v>
+        <v>219</v>
       </c>
       <c r="E58" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="F58" t="s">
         <v>59</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="I58">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="J58" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
+        <v>335</v>
+      </c>
+      <c r="M58" t="s">
+        <v>318</v>
+      </c>
+      <c r="N58" t="s">
+        <v>27</v>
+      </c>
+      <c r="O58" t="s">
         <v>336</v>
       </c>
-      <c r="M58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P58" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>337</v>
+      </c>
+      <c r="B59" t="s">
         <v>338</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
+        <v>154</v>
+      </c>
+      <c r="D59" t="s">
         <v>339</v>
       </c>
-      <c r="C59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="F59" t="s">
         <v>59</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
+        <v>1993</v>
+      </c>
+      <c r="I59">
         <v>2010</v>
       </c>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
       <c r="J59" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
         <v>340</v>
       </c>
       <c r="M59" t="s">
-        <v>278</v>
+        <v>318</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
         <v>341</v>
       </c>
       <c r="P59" t="s">
-        <v>280</v>
+        <v>320</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>342</v>
+      </c>
+      <c r="B60" t="s">
+        <v>343</v>
+      </c>
+      <c r="C60" t="s">
+        <v>154</v>
+      </c>
+      <c r="D60" t="s">
+        <v>339</v>
+      </c>
+      <c r="E60" t="s">
+        <v>147</v>
+      </c>
+      <c r="F60" t="s">
+        <v>59</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60">
+        <v>1993</v>
+      </c>
+      <c r="I60">
+        <v>2013</v>
+      </c>
+      <c r="J60" t="s">
+        <v>191</v>
+      </c>
+      <c r="K60" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" t="s">
+        <v>344</v>
+      </c>
+      <c r="M60" t="s">
+        <v>318</v>
+      </c>
+      <c r="N60" t="s">
+        <v>27</v>
+      </c>
+      <c r="O60" t="s">
+        <v>345</v>
+      </c>
+      <c r="P60" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" t="s">
+        <v>347</v>
+      </c>
+      <c r="B61" t="s">
+        <v>348</v>
+      </c>
+      <c r="C61" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" t="s">
+        <v>108</v>
+      </c>
+      <c r="E61" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" t="s">
+        <v>59</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>1993</v>
+      </c>
+      <c r="I61">
+        <v>2016</v>
+      </c>
+      <c r="J61" t="s">
+        <v>191</v>
+      </c>
+      <c r="K61" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>318</v>
+      </c>
+      <c r="N61" t="s">
+        <v>27</v>
+      </c>
+      <c r="O61" t="s">
+        <v>349</v>
+      </c>
+      <c r="P61" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>350</v>
+      </c>
+      <c r="B62" t="s">
+        <v>351</v>
+      </c>
+      <c r="C62" t="s">
+        <v>154</v>
+      </c>
+      <c r="D62" t="s">
+        <v>352</v>
+      </c>
+      <c r="E62" t="s">
+        <v>147</v>
+      </c>
+      <c r="F62" t="s">
+        <v>59</v>
+      </c>
+      <c r="G62" t="s">
+        <v>86</v>
+      </c>
+      <c r="H62">
+        <v>2018</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62" t="s">
+        <v>191</v>
+      </c>
+      <c r="K62" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
+        <v>318</v>
+      </c>
+      <c r="N62" t="s">
+        <v>27</v>
+      </c>
+      <c r="O62" t="s">
+        <v>353</v>
+      </c>
+      <c r="P62" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" t="s">
+        <v>354</v>
+      </c>
+      <c r="B63" t="s">
+        <v>355</v>
+      </c>
+      <c r="C63" t="s">
+        <v>154</v>
+      </c>
+      <c r="D63" t="s">
+        <v>213</v>
+      </c>
+      <c r="E63" t="s">
+        <v>147</v>
+      </c>
+      <c r="F63" t="s">
+        <v>59</v>
+      </c>
+      <c r="G63" t="s">
+        <v>86</v>
+      </c>
+      <c r="H63">
+        <v>2013</v>
+      </c>
+      <c r="I63"/>
+      <c r="J63" t="s">
+        <v>191</v>
+      </c>
+      <c r="K63" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" t="s">
+        <v>356</v>
+      </c>
+      <c r="M63" t="s">
+        <v>318</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>357</v>
+      </c>
+      <c r="P63" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" t="s">
+        <v>358</v>
+      </c>
+      <c r="B64" t="s">
+        <v>359</v>
+      </c>
+      <c r="C64" t="s">
+        <v>154</v>
+      </c>
+      <c r="D64" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" t="s">
+        <v>147</v>
+      </c>
+      <c r="F64" t="s">
+        <v>59</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>1993</v>
+      </c>
+      <c r="I64">
+        <v>2016</v>
+      </c>
+      <c r="J64" t="s">
+        <v>191</v>
+      </c>
+      <c r="K64" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" t="s">
+        <v>360</v>
+      </c>
+      <c r="M64" t="s">
+        <v>318</v>
+      </c>
+      <c r="N64" t="s">
+        <v>27</v>
+      </c>
+      <c r="O64" t="s">
+        <v>361</v>
+      </c>
+      <c r="P64" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
+      <c r="A65" t="s">
+        <v>362</v>
+      </c>
+      <c r="B65" t="s">
+        <v>363</v>
+      </c>
+      <c r="C65" t="s">
+        <v>154</v>
+      </c>
+      <c r="D65" t="s">
+        <v>108</v>
+      </c>
+      <c r="E65" t="s">
+        <v>147</v>
+      </c>
+      <c r="F65" t="s">
+        <v>59</v>
+      </c>
+      <c r="G65" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65">
+        <v>1993</v>
+      </c>
+      <c r="I65">
+        <v>2010</v>
+      </c>
+      <c r="J65" t="s">
+        <v>191</v>
+      </c>
+      <c r="K65" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65" t="s">
+        <v>364</v>
+      </c>
+      <c r="M65" t="s">
+        <v>318</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
+        <v>365</v>
+      </c>
+      <c r="P65" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
+      <c r="A66" t="s">
+        <v>366</v>
+      </c>
+      <c r="B66" t="s">
+        <v>367</v>
+      </c>
+      <c r="C66" t="s">
+        <v>154</v>
+      </c>
+      <c r="D66" t="s">
+        <v>368</v>
+      </c>
+      <c r="E66" t="s">
+        <v>147</v>
+      </c>
+      <c r="F66" t="s">
+        <v>59</v>
+      </c>
+      <c r="G66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H66">
+        <v>2010</v>
+      </c>
+      <c r="I66"/>
+      <c r="J66" t="s">
+        <v>191</v>
+      </c>
+      <c r="K66" t="s">
+        <v>251</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66" t="s">
+        <v>318</v>
+      </c>
+      <c r="N66" t="s">
+        <v>253</v>
+      </c>
+      <c r="O66" t="s">
+        <v>369</v>
+      </c>
+      <c r="P66" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
+      <c r="A67" t="s">
+        <v>370</v>
+      </c>
+      <c r="B67" t="s">
+        <v>371</v>
+      </c>
+      <c r="C67" t="s">
+        <v>154</v>
+      </c>
+      <c r="D67" t="s">
+        <v>75</v>
+      </c>
+      <c r="E67" t="s">
+        <v>147</v>
+      </c>
+      <c r="F67" t="s">
+        <v>59</v>
+      </c>
+      <c r="G67" t="s">
+        <v>22</v>
+      </c>
+      <c r="H67"/>
+      <c r="I67">
+        <v>2010</v>
+      </c>
+      <c r="J67" t="s">
+        <v>191</v>
+      </c>
+      <c r="K67" t="s">
+        <v>251</v>
+      </c>
+      <c r="L67"/>
+      <c r="M67" t="s">
+        <v>318</v>
+      </c>
+      <c r="N67" t="s">
+        <v>253</v>
+      </c>
+      <c r="O67" t="s">
+        <v>372</v>
+      </c>
+      <c r="P67" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
+      <c r="A68" t="s">
+        <v>373</v>
+      </c>
+      <c r="B68" t="s">
+        <v>374</v>
+      </c>
+      <c r="C68" t="s">
+        <v>154</v>
+      </c>
+      <c r="D68" t="s">
+        <v>375</v>
+      </c>
+      <c r="E68" t="s">
+        <v>147</v>
+      </c>
+      <c r="F68" t="s">
+        <v>59</v>
+      </c>
+      <c r="G68" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68">
+        <v>1997</v>
+      </c>
+      <c r="I68">
+        <v>2011</v>
+      </c>
+      <c r="J68" t="s">
+        <v>191</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" t="s">
+        <v>376</v>
+      </c>
+      <c r="M68" t="s">
+        <v>318</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>377</v>
+      </c>
+      <c r="P68" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>378</v>
+      </c>
+      <c r="B69" t="s">
+        <v>379</v>
+      </c>
+      <c r="C69" t="s">
+        <v>154</v>
+      </c>
+      <c r="D69" t="s">
+        <v>123</v>
+      </c>
+      <c r="E69" t="s">
+        <v>147</v>
+      </c>
+      <c r="F69" t="s">
+        <v>59</v>
+      </c>
+      <c r="G69" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69">
+        <v>2010</v>
+      </c>
+      <c r="I69">
+        <v>2017</v>
+      </c>
+      <c r="J69" t="s">
+        <v>191</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" t="s">
+        <v>380</v>
+      </c>
+      <c r="M69" t="s">
+        <v>318</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>381</v>
+      </c>
+      <c r="P69" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>382</v>
+      </c>
+      <c r="B70" t="s">
+        <v>383</v>
+      </c>
+      <c r="C70" t="s">
+        <v>154</v>
+      </c>
+      <c r="D70" t="s">
+        <v>384</v>
+      </c>
+      <c r="E70" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" t="s">
+        <v>21</v>
+      </c>
+      <c r="G70" t="s">
+        <v>385</v>
+      </c>
+      <c r="H70">
+        <v>2026</v>
+      </c>
+      <c r="I70">
+        <v>2026</v>
+      </c>
+      <c r="J70" t="s">
+        <v>386</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70"/>
+      <c r="M70" t="s">
+        <v>387</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>388</v>
+      </c>
+      <c r="P70" t="s">
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">