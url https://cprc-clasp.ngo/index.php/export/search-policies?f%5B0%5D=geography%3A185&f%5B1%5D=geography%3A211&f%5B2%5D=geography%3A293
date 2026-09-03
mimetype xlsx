--- v0 (2025-12-27)
+++ v1 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -556,51 +556,51 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>labeling for clothes dryers</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>AS/NZS 2442.2:2000</t>
   </si>
@@ -1147,50 +1147,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1494,51 +1518,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P68"/>
+  <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="205.093" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="659.41" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="251.224" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2765,51 +2789,51 @@
       </c>
       <c r="M25" t="s">
         <v>108</v>
       </c>
       <c r="N25" t="s">
         <v>75</v>
       </c>
       <c r="O25" t="s">
         <v>174</v>
       </c>
       <c r="P25" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>176</v>
       </c>
       <c r="B26" t="s">
         <v>177</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2015</v>
       </c>
       <c r="I26">
         <v>2022</v>
       </c>
       <c r="J26" t="s">
         <v>107</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
         <v>178</v>
       </c>
@@ -4842,50 +4866,98 @@
         <v>2010</v>
       </c>
       <c r="I68">
         <v>2017</v>
       </c>
       <c r="J68" t="s">
         <v>107</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68" t="s">
         <v>374</v>
       </c>
       <c r="M68" t="s">
         <v>314</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
         <v>375</v>
       </c>
       <c r="P68" t="s">
         <v>316</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
+      <c r="A69" t="s">
+        <v>376</v>
+      </c>
+      <c r="B69" t="s">
+        <v>377</v>
+      </c>
+      <c r="C69" t="s">
+        <v>80</v>
+      </c>
+      <c r="D69" t="s">
+        <v>378</v>
+      </c>
+      <c r="E69" t="s">
+        <v>20</v>
+      </c>
+      <c r="F69" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" t="s">
+        <v>379</v>
+      </c>
+      <c r="H69">
+        <v>2026</v>
+      </c>
+      <c r="I69">
+        <v>2026</v>
+      </c>
+      <c r="J69" t="s">
+        <v>380</v>
+      </c>
+      <c r="K69" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69" t="s">
+        <v>381</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>382</v>
+      </c>
+      <c r="P69" t="s">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">