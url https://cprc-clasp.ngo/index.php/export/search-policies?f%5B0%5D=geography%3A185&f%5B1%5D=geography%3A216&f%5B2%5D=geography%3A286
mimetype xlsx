--- v0 (2025-11-09)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="520">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -164,63 +164,63 @@
   <si>
     <t>Efficiency Policy for Deep Freezers</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for deep freezers being manufactured, commercially purchased, or sold in India. It applies to deep freezers of the vapour compression type having a storage volume of up to and including 1000 litres.</t>
   </si>
   <si>
     <t>Freezers-only</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 7872 (all amendments)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/efficiency-policy-deep-freezers</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Deep_Freezer_Regulations.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Ceiling Fans</t>
   </si>
   <si>
-    <t>This policy defines star labeling requirements and minimum energy perfomance requirements for electric ceiling type fans operated by induction motors and Brushless Electric Motors of all the standard sweep sizes covered under the scope of IS 374: 2019 ( 900 mm, 1050 mm, 1200 mm, 1400 mm, 1500 mm) as amended from time to time that work on single phase alternating current supply up to and including 250V, 50Hz, being manufactured, commercially purchased, imported or sold in India.</t>
+    <t>This policy defines star labeling requirements and minimum energy performance requirements for electric ceiling type fans operated by induction motors and Brushless Electric Motors of all the standard sweep sizes covered under the scope of IS 374: 2019 ( 900 mm, 1050 mm, 1200 mm, 1400 mm, 1500 mm) as amended from time to time that work on single phase alternating current supply up to and including 250V, 50Hz, being manufactured, commercially purchased, imported or sold in India.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Ceiling Fans</t>
   </si>
   <si>
     <t>IS 374:2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-ceiling-fans</t>
   </si>
   <si>
-    <t>https://www.beestarlabel.com/Home/EquipmentSchemes?type=M</t>
+    <t>https://beeindia.gov.in/sites/default/files/CFN_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Color Televisions (Color TV)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for every colour television with native resolution up to 1920 x 1080 pixels, of cathode ray tube (CRT), liquid crystal display (LCD) with cold cathode fluorescent lamp backlight, and plasma technologies type, and liquid crystal display with light emitting diode backlight, excluding computer monitors being manufactured, commercially purchased or sold in India. The policy is revised in the year of 2022.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>IEC 62301 (Ed 2.0), IEC 62087 (Ed 3.0), IS 13384:1992 (part 1, 2), IS 13900:1993, IS 616:2010/IEC 60065:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-color-televisions-color-tv</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/CTV_notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Direct Cool Refrigerator</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for electric mains powered direct cool refrigerating appliance of the vapour compression type intended for household and similar use being manufactures; imported; or sold in India. From January 2020, a revised star rating table will be in effect and ratcheted up by 1 star.
 This policy was revised in 2014, 2017 and 2020.</t>
@@ -266,51 +266,51 @@
   </si>
   <si>
     <t>LPG Stoves</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002
 ,   
                     IS 4246:2002</t>
   </si>
   <si>
     <t>Cookstoves, Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-domestic-liquefied-petroleum-gas-stove</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/LPG-Gas-Stove-Notification-14(a).pdf</t>
+    <t>https://beeindia.gov.in/star-label.php</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Frost-Free Refrigerators</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for electric mains powered Frost-Free refrigerating appliances cooled by internal natural convection (Direct Cool) or forced air circulation (Frost Free) that are manufactured, commercially purchased, sold or imported in India.</t>
   </si>
   <si>
     <t>IS 17550</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/energy-efficiency-policy-frost-free-refrigerators</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/FFRnoti.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
@@ -736,51 +736,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>MEPS and Labeling Scheme for Refrigerators</t>
   </si>
   <si>
     <t>Namibian standards are similar to South African standards (SANS 941 and VC 9008).</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
@@ -1155,50 +1155,74 @@
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
   </si>
   <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
+  </si>
+  <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/schedule-12-washing-machines</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
   </si>
   <si>
     <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
   </si>
   <si>
     <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
   </si>
   <si>
     <t>Oil</t>
@@ -1386,51 +1410,51 @@
   <si>
     <t>IEC 62087-3, 2015, Edition 1.0, IS 616: 2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/schedule-26-ultra-high-definition-televisions-uhd-tv</t>
   </si>
   <si>
     <t>Schedule 27 - Positive Displacement Air Compressors</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the star labeling program for electrically driven positive displacement, fixed speed rotary and reciprocating, oil lubricated/oil-injected, air-cooled and water-cooled, air compressor having a full load operating gauge pressure greater than equal to 500 kPa or 5 bar[g] and motor rating between 0.37 to 500 kW with rated voltage of 230 / 415 V and frequency 50Hz AC. covered under the scope of IS 5456 and IS/ISO 1217: 2009 with all its amendments, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
   </si>
   <si>
     <t>Motors and Motor Driven Equipment</t>
   </si>
   <si>
     <t>IS/ISO 1217, IS 5456</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/schedule-27-positive-displacement-air-compressors</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/Files/Air_Compressor_Schedule_Final.pdf</t>
+    <t>https://beeindia.gov.in/sites/default/files/Air_Compressor_Schedule_Final.pdf</t>
   </si>
   <si>
     <t>Schedule 30 Tyres</t>
   </si>
   <si>
     <t>This schedule species requirements for participating in energy labelling programme for C1, C2 &amp; C3 tyres covered under scope of AIS:142, meant for manufactured, imported and sold in India. This schedule covers the terminology, general guidelines and method of tests to be conducted on tyres as per AIS: 142 particularly the methodology for testing of rolling resistance coefficient &amp; wet grip index. This schedule specifies the tyres star rating band which is based on Rolling Resistance Coefficients. This schedule is applicable for base model, its batch and their variant model tyres.</t>
   </si>
   <si>
     <t>IS 15633</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/schedule-30-tyres</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Schedule_30.pdf</t>
   </si>
   <si>
     <t>Schedule 36 Packaged Boiler</t>
   </si>
   <si>
     <t>This policy specifies the requirement for participating in the voluntary star labeling program for Packaged Boilers using coal, biomass, oil and natural gas as fuel across all capacities under Indian Boiler Regulation (IBR) with or without air pre-heater, economizer, or waste heat recovery system, covered under the scope of IS 13979: 1994 as amended from time to time, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
@@ -1924,51 +1948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P89"/>
+  <dimension ref="A1:P90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3587,51 +3611,51 @@
       </c>
       <c r="M33" t="s">
         <v>164</v>
       </c>
       <c r="N33" t="s">
         <v>228</v>
       </c>
       <c r="O33" t="s">
         <v>229</v>
       </c>
       <c r="P33" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>231</v>
       </c>
       <c r="B34" t="s">
         <v>232</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>162</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2015</v>
       </c>
       <c r="I34">
         <v>2022</v>
       </c>
       <c r="J34" t="s">
         <v>163</v>
       </c>
       <c r="K34" t="s">
         <v>38</v>
       </c>
       <c r="L34" t="s">
         <v>233</v>
       </c>
@@ -5130,1202 +5154,1250 @@
       </c>
       <c r="L65" t="s">
         <v>372</v>
       </c>
       <c r="M65" t="s">
         <v>310</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
         <v>373</v>
       </c>
       <c r="P65" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>374</v>
       </c>
       <c r="B66" t="s">
         <v>375</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>145</v>
+        <v>376</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F66" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>377</v>
       </c>
       <c r="H66">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="I66">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J66" t="s">
-        <v>64</v>
+        <v>378</v>
       </c>
       <c r="K66" t="s">
         <v>38</v>
       </c>
-      <c r="L66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L66"/>
       <c r="M66" t="s">
-        <v>40</v>
+        <v>379</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="P66" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B67" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C67" t="s">
         <v>32</v>
       </c>
       <c r="D67" t="s">
-        <v>381</v>
+        <v>145</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>35</v>
       </c>
       <c r="G67" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H67">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I67"/>
+        <v>2011</v>
+      </c>
+      <c r="I67">
+        <v>2019</v>
+      </c>
       <c r="J67" t="s">
         <v>64</v>
       </c>
       <c r="K67" t="s">
-        <v>382</v>
+        <v>38</v>
       </c>
       <c r="L67" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M67" t="s">
         <v>40</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="P67" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B68" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C68" t="s">
         <v>32</v>
       </c>
       <c r="D68" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G68" t="s">
         <v>92</v>
       </c>
       <c r="H68">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>64</v>
       </c>
       <c r="K68" t="s">
-        <v>38</v>
+        <v>390</v>
       </c>
       <c r="L68" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="M68" t="s">
         <v>40</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="P68" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B69" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C69" t="s">
         <v>32</v>
       </c>
       <c r="D69" t="s">
-        <v>331</v>
+        <v>396</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H69">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
         <v>64</v>
       </c>
       <c r="K69" t="s">
         <v>38</v>
       </c>
       <c r="L69" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M69" t="s">
         <v>40</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="P69" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B70" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C70" t="s">
         <v>32</v>
       </c>
       <c r="D70" t="s">
-        <v>399</v>
+        <v>331</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G70" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H70">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>2013</v>
+      </c>
+      <c r="I70">
+        <v>2016</v>
+      </c>
       <c r="J70" t="s">
         <v>64</v>
       </c>
       <c r="K70" t="s">
         <v>38</v>
       </c>
       <c r="L70" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="M70" t="s">
         <v>40</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="P70" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B71" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C71" t="s">
         <v>32</v>
       </c>
       <c r="D71" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
         <v>92</v>
       </c>
       <c r="H71">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>64</v>
       </c>
       <c r="K71" t="s">
         <v>38</v>
       </c>
       <c r="L71" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="M71" t="s">
         <v>40</v>
       </c>
       <c r="N71" t="s">
-        <v>228</v>
+        <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="P71" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B72" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C72" t="s">
         <v>32</v>
       </c>
       <c r="D72" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H72">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I72"/>
       <c r="J72" t="s">
         <v>64</v>
       </c>
       <c r="K72" t="s">
-        <v>382</v>
+        <v>38</v>
       </c>
       <c r="L72" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="M72" t="s">
         <v>40</v>
       </c>
       <c r="N72" t="s">
-        <v>27</v>
+        <v>228</v>
       </c>
       <c r="O72" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="P72" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B73" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C73" t="s">
         <v>32</v>
       </c>
       <c r="D73" t="s">
-        <v>33</v>
+        <v>419</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
       <c r="G73" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H73">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I73"/>
+        <v>2014</v>
+      </c>
+      <c r="I73">
+        <v>2016</v>
+      </c>
       <c r="J73" t="s">
         <v>64</v>
       </c>
       <c r="K73" t="s">
-        <v>38</v>
+        <v>390</v>
       </c>
       <c r="L73" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="M73" t="s">
         <v>40</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="P73" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B74" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C74" t="s">
         <v>32</v>
       </c>
       <c r="D74" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>35</v>
       </c>
       <c r="G74" t="s">
         <v>92</v>
       </c>
       <c r="H74">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>64</v>
       </c>
       <c r="K74" t="s">
         <v>38</v>
       </c>
       <c r="L74" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M74" t="s">
         <v>40</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="P74" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B75" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C75" t="s">
         <v>32</v>
       </c>
       <c r="D75" t="s">
-        <v>128</v>
+        <v>185</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>35</v>
       </c>
       <c r="G75" t="s">
         <v>92</v>
       </c>
       <c r="H75">
         <v>2019</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>64</v>
       </c>
       <c r="K75" t="s">
-        <v>226</v>
+        <v>38</v>
       </c>
       <c r="L75" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="M75" t="s">
         <v>40</v>
       </c>
       <c r="N75" t="s">
-        <v>428</v>
+        <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="P75" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B76" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C76" t="s">
         <v>32</v>
       </c>
       <c r="D76" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>35</v>
       </c>
       <c r="G76" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H76">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I76"/>
       <c r="J76" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="K76" t="s">
-        <v>38</v>
+        <v>226</v>
       </c>
       <c r="L76" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="M76" t="s">
         <v>40</v>
       </c>
       <c r="N76" t="s">
-        <v>27</v>
+        <v>436</v>
       </c>
       <c r="O76" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="P76" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B77" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C77" t="s">
         <v>32</v>
       </c>
       <c r="D77" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
       <c r="G77" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H77">
         <v>2020</v>
       </c>
-      <c r="I77"/>
+      <c r="I77">
+        <v>2023</v>
+      </c>
       <c r="J77" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="K77" t="s">
         <v>38</v>
       </c>
       <c r="L77" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="M77" t="s">
         <v>40</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="P77" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B78" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C78" t="s">
         <v>32</v>
       </c>
       <c r="D78" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>35</v>
       </c>
       <c r="G78" t="s">
         <v>92</v>
       </c>
       <c r="H78">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>64</v>
       </c>
       <c r="K78" t="s">
         <v>38</v>
       </c>
       <c r="L78" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="M78" t="s">
         <v>40</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="P78" t="s">
-        <v>142</v>
+        <v>448</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B79" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C79" t="s">
         <v>32</v>
       </c>
       <c r="D79" t="s">
-        <v>447</v>
+        <v>57</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>35</v>
       </c>
       <c r="G79" t="s">
         <v>92</v>
       </c>
       <c r="H79">
         <v>2021</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
         <v>64</v>
       </c>
       <c r="K79" t="s">
         <v>38</v>
       </c>
       <c r="L79" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M79" t="s">
         <v>40</v>
       </c>
       <c r="N79" t="s">
-        <v>449</v>
+        <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="P79" t="s">
-        <v>451</v>
+        <v>142</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B80" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C80" t="s">
         <v>32</v>
       </c>
       <c r="D80" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>35</v>
       </c>
       <c r="G80" t="s">
         <v>92</v>
       </c>
       <c r="H80">
         <v>2021</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>64</v>
       </c>
       <c r="K80" t="s">
         <v>38</v>
       </c>
       <c r="L80" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="M80" t="s">
         <v>40</v>
       </c>
       <c r="N80" t="s">
-        <v>27</v>
+        <v>457</v>
       </c>
       <c r="O80" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="P80" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B81" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C81" t="s">
         <v>32</v>
       </c>
       <c r="D81" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>35</v>
       </c>
       <c r="G81" t="s">
         <v>92</v>
       </c>
       <c r="H81">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="K81" t="s">
-        <v>460</v>
+        <v>38</v>
       </c>
       <c r="L81" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M81" t="s">
         <v>40</v>
       </c>
       <c r="N81" t="s">
-        <v>449</v>
+        <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P81" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B82" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C82" t="s">
         <v>32</v>
       </c>
       <c r="D82" t="s">
-        <v>256</v>
+        <v>467</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>35</v>
       </c>
       <c r="G82" t="s">
         <v>92</v>
       </c>
       <c r="H82">
         <v>2024</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>45</v>
       </c>
       <c r="K82" t="s">
-        <v>38</v>
+        <v>468</v>
       </c>
       <c r="L82" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="M82" t="s">
-        <v>467</v>
+        <v>40</v>
       </c>
       <c r="N82" t="s">
-        <v>27</v>
+        <v>457</v>
       </c>
       <c r="O82" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="P82" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B83" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C83" t="s">
         <v>32</v>
       </c>
       <c r="D83" t="s">
-        <v>472</v>
+        <v>256</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>35</v>
       </c>
       <c r="G83" t="s">
         <v>92</v>
       </c>
       <c r="H83">
         <v>2024</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
         <v>45</v>
       </c>
       <c r="K83" t="s">
         <v>38</v>
       </c>
       <c r="L83" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M83" t="s">
-        <v>40</v>
+        <v>475</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="P83" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B84" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C84" t="s">
         <v>32</v>
       </c>
       <c r="D84" t="s">
-        <v>191</v>
+        <v>480</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>35</v>
       </c>
       <c r="G84" t="s">
         <v>92</v>
       </c>
       <c r="H84">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="K84" t="s">
         <v>38</v>
       </c>
       <c r="L84" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M84" t="s">
         <v>40</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="P84" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B85" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C85" t="s">
         <v>32</v>
       </c>
       <c r="D85" t="s">
-        <v>381</v>
+        <v>191</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
       <c r="G85" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H85">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I85"/>
       <c r="J85" t="s">
         <v>64</v>
       </c>
       <c r="K85" t="s">
         <v>38</v>
       </c>
       <c r="L85" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="M85" t="s">
         <v>40</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="P85" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B86" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C86" t="s">
         <v>32</v>
       </c>
       <c r="D86" t="s">
-        <v>19</v>
+        <v>389</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>35</v>
       </c>
       <c r="G86" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H86">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I86"/>
+        <v>2008</v>
+      </c>
+      <c r="I86">
+        <v>2019</v>
+      </c>
       <c r="J86" t="s">
         <v>64</v>
       </c>
       <c r="K86" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="L86" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="M86" t="s">
         <v>40</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="P86" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B87" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C87" t="s">
         <v>32</v>
       </c>
       <c r="D87" t="s">
-        <v>493</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>35</v>
       </c>
       <c r="G87" t="s">
         <v>92</v>
       </c>
       <c r="H87">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
         <v>64</v>
       </c>
       <c r="K87" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="L87" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M87" t="s">
         <v>40</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="P87" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B88" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C88" t="s">
-        <v>499</v>
+        <v>32</v>
       </c>
       <c r="D88" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>35</v>
       </c>
       <c r="G88" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="H88">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>501</v>
+        <v>64</v>
       </c>
       <c r="K88" t="s">
         <v>38</v>
       </c>
       <c r="L88" t="s">
         <v>502</v>
       </c>
       <c r="M88" t="s">
+        <v>40</v>
+      </c>
+      <c r="N88" t="s">
+        <v>27</v>
+      </c>
+      <c r="O88" t="s">
         <v>503</v>
       </c>
-      <c r="N88" t="s">
-[...2 lines deleted...]
-      <c r="O88" t="s">
+      <c r="P88" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>505</v>
+      </c>
+      <c r="B89" t="s">
         <v>506</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D89" t="s">
         <v>508</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
+        <v>35</v>
+      </c>
+      <c r="G89" t="s">
+        <v>36</v>
+      </c>
+      <c r="H89">
+        <v>2025</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89" t="s">
+        <v>509</v>
+      </c>
+      <c r="K89" t="s">
+        <v>38</v>
+      </c>
+      <c r="L89" t="s">
+        <v>510</v>
+      </c>
+      <c r="M89" t="s">
+        <v>511</v>
+      </c>
+      <c r="N89" t="s">
+        <v>27</v>
+      </c>
+      <c r="O89" t="s">
+        <v>512</v>
+      </c>
+      <c r="P89" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90" t="s">
+        <v>514</v>
+      </c>
+      <c r="B90" t="s">
+        <v>515</v>
+      </c>
+      <c r="C90" t="s">
+        <v>32</v>
+      </c>
+      <c r="D90" t="s">
+        <v>516</v>
+      </c>
+      <c r="E90" t="s">
+        <v>20</v>
+      </c>
+      <c r="F90" t="s">
         <v>21</v>
       </c>
-      <c r="G89" t="s">
+      <c r="G90" t="s">
         <v>22</v>
       </c>
-      <c r="H89">
+      <c r="H90">
         <v>2011</v>
       </c>
-      <c r="I89">
+      <c r="I90">
         <v>2017</v>
       </c>
-      <c r="J89" t="s">
+      <c r="J90" t="s">
         <v>153</v>
       </c>
-      <c r="K89" t="s">
+      <c r="K90" t="s">
         <v>154</v>
       </c>
-      <c r="L89"/>
-[...3 lines deleted...]
-      <c r="N89" t="s">
+      <c r="L90"/>
+      <c r="M90" t="s">
+        <v>517</v>
+      </c>
+      <c r="N90" t="s">
         <v>156</v>
       </c>
-      <c r="O89" t="s">
-[...3 lines deleted...]
-        <v>511</v>
+      <c r="O90" t="s">
+        <v>518</v>
+      </c>
+      <c r="P90" t="s">
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">