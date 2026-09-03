--- v1 (2025-12-25)
+++ v2 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -543,57 +543,60 @@
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
@@ -681,53 +684,50 @@
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/index.php/web/result/1725/detail</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No.18 of 2014 on Energy labels for energy saving lights</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements covers self-ballasted lamps (CFL).</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>SNI IEC 60969:2009, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no18-2014-energy-labels-energy-saving</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/peraturan/Permen%20ESDM%2018%20Tahun%202014.pdf</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mme-resolution-no-1-29-april-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/resolucao-n-1-de-29-de-abril-de-2022-396910853</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.007 of 31 December 2010</t>
@@ -1035,50 +1035,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Uganda National Bureau of Standards (UNBS)</t>
   </si>
@@ -1517,51 +1541,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P70"/>
+  <dimension ref="A1:P71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="470.599" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="225.231" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2842,439 +2866,439 @@
       </c>
       <c r="M27" t="s">
         <v>105</v>
       </c>
       <c r="N27" t="s">
         <v>169</v>
       </c>
       <c r="O27" t="s">
         <v>170</v>
       </c>
       <c r="P27" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>172</v>
       </c>
       <c r="B28" t="s">
         <v>173</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>174</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>103</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28">
         <v>2022</v>
       </c>
       <c r="J28" t="s">
         <v>104</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M28" t="s">
         <v>105</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29" t="s">
         <v>120</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>103</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2008</v>
       </c>
       <c r="I29">
         <v>2022</v>
       </c>
       <c r="J29" t="s">
         <v>104</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M29" t="s">
         <v>105</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
         <v>138</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>76</v>
       </c>
       <c r="H30">
         <v>2021</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>48</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M30" t="s">
         <v>49</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="P30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
         <v>95</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H31">
         <v>2021</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>48</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M31" t="s">
         <v>49</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="P31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>76</v>
       </c>
       <c r="H32">
         <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>48</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M32" t="s">
         <v>49</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="P32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B33" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>48</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M33" t="s">
         <v>49</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P33" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B34" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>76</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>48</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
         <v>26</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P34" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B35" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2015</v>
       </c>
       <c r="I35">
         <v>2018</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M35" t="s">
         <v>26</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P35" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B36" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>218</v>
+        <v>174</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>103</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2013</v>
       </c>
       <c r="I36">
         <v>2016</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
         <v>219</v>
       </c>
@@ -4541,412 +4565,460 @@
       </c>
       <c r="L62" t="s">
         <v>334</v>
       </c>
       <c r="M62" t="s">
         <v>272</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
         <v>335</v>
       </c>
       <c r="P62" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>336</v>
       </c>
       <c r="B63" t="s">
         <v>337</v>
       </c>
       <c r="C63" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" t="s">
         <v>338</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" t="s">
+        <v>46</v>
+      </c>
+      <c r="G63" t="s">
         <v>339</v>
       </c>
-      <c r="E63" t="s">
-[...2 lines deleted...]
-      <c r="F63" t="s">
+      <c r="H63">
+        <v>2026</v>
+      </c>
+      <c r="I63">
+        <v>2026</v>
+      </c>
+      <c r="J63" t="s">
         <v>340</v>
       </c>
-      <c r="G63" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="K63" t="s">
-        <v>342</v>
+        <v>24</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
+        <v>341</v>
+      </c>
+      <c r="N63" t="s">
+        <v>27</v>
+      </c>
+      <c r="O63" t="s">
+        <v>342</v>
+      </c>
+      <c r="P63" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>344</v>
+      </c>
+      <c r="B64" t="s">
+        <v>345</v>
+      </c>
+      <c r="C64" t="s">
+        <v>346</v>
+      </c>
+      <c r="D64" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
-        <v>46</v>
+        <v>348</v>
       </c>
       <c r="G64" t="s">
         <v>76</v>
       </c>
       <c r="H64">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>349</v>
       </c>
       <c r="K64" t="s">
-        <v>24</v>
+        <v>350</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N64" t="s">
-        <v>27</v>
+        <v>352</v>
       </c>
       <c r="O64" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="P64" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B65" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C65" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D65" t="s">
-        <v>354</v>
+        <v>82</v>
       </c>
       <c r="E65" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F65" t="s">
         <v>46</v>
       </c>
       <c r="G65" t="s">
         <v>76</v>
       </c>
       <c r="H65">
         <v>2011</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="P65" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B66" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C66" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D66" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>46</v>
       </c>
       <c r="G66" t="s">
         <v>76</v>
       </c>
       <c r="H66">
         <v>2011</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66"/>
       <c r="M66" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="P66" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B67" t="s">
+        <v>366</v>
+      </c>
+      <c r="C67" t="s">
+        <v>346</v>
+      </c>
+      <c r="D67" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G67" t="s">
         <v>76</v>
       </c>
       <c r="H67">
         <v>2011</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="P67" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B68" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C68" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D68" t="s">
-        <v>132</v>
+        <v>293</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G68" t="s">
         <v>76</v>
       </c>
       <c r="H68">
         <v>2011</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N68" t="s">
-        <v>367</v>
+        <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="P68" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B69" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C69" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D69" t="s">
-        <v>322</v>
+        <v>132</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>340</v>
+        <v>46</v>
       </c>
       <c r="G69" t="s">
         <v>76</v>
       </c>
       <c r="H69">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
       <c r="K69" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L69"/>
       <c r="M69" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N69" t="s">
-        <v>169</v>
+        <v>375</v>
       </c>
       <c r="O69" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="P69" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B70" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C70" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D70" t="s">
-        <v>149</v>
+        <v>322</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>348</v>
       </c>
       <c r="G70" t="s">
         <v>76</v>
       </c>
       <c r="H70">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>341</v>
+        <v>380</v>
       </c>
       <c r="K70" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="L70" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="M70" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="N70" t="s">
-        <v>367</v>
+        <v>169</v>
       </c>
       <c r="O70" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="P70" t="s">
-        <v>380</v>
+        <v>383</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
+      <c r="A71" t="s">
+        <v>384</v>
+      </c>
+      <c r="B71" t="s">
+        <v>385</v>
+      </c>
+      <c r="C71" t="s">
+        <v>346</v>
+      </c>
+      <c r="D71" t="s">
+        <v>149</v>
+      </c>
+      <c r="E71" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" t="s">
+        <v>21</v>
+      </c>
+      <c r="G71" t="s">
+        <v>76</v>
+      </c>
+      <c r="H71">
+        <v>2011</v>
+      </c>
+      <c r="I71"/>
+      <c r="J71" t="s">
+        <v>349</v>
+      </c>
+      <c r="K71" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71" t="s">
+        <v>386</v>
+      </c>
+      <c r="M71" t="s">
+        <v>351</v>
+      </c>
+      <c r="N71" t="s">
+        <v>375</v>
+      </c>
+      <c r="O71" t="s">
+        <v>387</v>
+      </c>
+      <c r="P71" t="s">
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">