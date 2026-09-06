--- v0 (2025-12-26)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -501,51 +501,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>labeling for clothes dryers</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>AS/NZS 2442.2:2000</t>
   </si>
@@ -1080,50 +1080,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Uganda National Bureau of Standards (UNBS)</t>
   </si>
@@ -1556,51 +1580,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P72"/>
+  <dimension ref="A1:P73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="213.377" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="659.41" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="251.224" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2683,51 +2707,51 @@
       </c>
       <c r="M22" t="s">
         <v>88</v>
       </c>
       <c r="N22" t="s">
         <v>155</v>
       </c>
       <c r="O22" t="s">
         <v>156</v>
       </c>
       <c r="P22" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>158</v>
       </c>
       <c r="B23" t="s">
         <v>159</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>2015</v>
       </c>
       <c r="I23">
         <v>2022</v>
       </c>
       <c r="J23" t="s">
         <v>87</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>160</v>
       </c>
@@ -4724,412 +4748,460 @@
       </c>
       <c r="L64" t="s">
         <v>352</v>
       </c>
       <c r="M64" t="s">
         <v>291</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
         <v>353</v>
       </c>
       <c r="P64" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>354</v>
       </c>
       <c r="B65" t="s">
         <v>355</v>
       </c>
       <c r="C65" t="s">
+        <v>68</v>
+      </c>
+      <c r="D65" t="s">
         <v>356</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" t="s">
         <v>357</v>
       </c>
-      <c r="E65" t="s">
-[...2 lines deleted...]
-      <c r="F65" t="s">
+      <c r="H65">
+        <v>2026</v>
+      </c>
+      <c r="I65">
+        <v>2026</v>
+      </c>
+      <c r="J65" t="s">
         <v>358</v>
       </c>
-      <c r="G65" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="K65" t="s">
-        <v>360</v>
+        <v>24</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
+        <v>359</v>
+      </c>
+      <c r="N65" t="s">
+        <v>27</v>
+      </c>
+      <c r="O65" t="s">
+        <v>360</v>
+      </c>
+      <c r="P65" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>362</v>
+      </c>
+      <c r="B66" t="s">
+        <v>363</v>
+      </c>
+      <c r="C66" t="s">
+        <v>364</v>
+      </c>
+      <c r="D66" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E66" t="s">
         <v>70</v>
       </c>
       <c r="F66" t="s">
-        <v>21</v>
+        <v>366</v>
       </c>
       <c r="G66" t="s">
         <v>47</v>
       </c>
       <c r="H66">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>23</v>
+        <v>367</v>
       </c>
       <c r="K66" t="s">
-        <v>24</v>
+        <v>368</v>
       </c>
       <c r="L66"/>
       <c r="M66" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N66" t="s">
-        <v>27</v>
+        <v>370</v>
       </c>
       <c r="O66" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="P66" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B67" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C67" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="D67" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="E67" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="F67" t="s">
         <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>47</v>
       </c>
       <c r="H67">
         <v>2011</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
         <v>23</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67"/>
       <c r="M67" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="P67" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B68" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C68" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="D68" t="s">
         <v>63</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
         <v>47</v>
       </c>
       <c r="H68">
         <v>2011</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>23</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68"/>
       <c r="M68" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="P68" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B69" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C69" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="D69" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>47</v>
       </c>
       <c r="H69">
         <v>2011</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
         <v>23</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="P69" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B70" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C70" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="D70" t="s">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G70" t="s">
         <v>47</v>
       </c>
       <c r="H70">
         <v>2011</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>359</v>
+        <v>23</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70"/>
       <c r="M70" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N70" t="s">
-        <v>383</v>
+        <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="P70" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B71" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C71" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="D71" t="s">
-        <v>340</v>
+        <v>117</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>358</v>
+        <v>21</v>
       </c>
       <c r="G71" t="s">
         <v>47</v>
       </c>
       <c r="H71">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>388</v>
+        <v>367</v>
       </c>
       <c r="K71" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L71"/>
       <c r="M71" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N71" t="s">
-        <v>155</v>
+        <v>391</v>
       </c>
       <c r="O71" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="P71" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B72" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C72" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="D72" t="s">
-        <v>59</v>
+        <v>340</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>33</v>
+        <v>366</v>
       </c>
       <c r="G72" t="s">
         <v>47</v>
       </c>
       <c r="H72">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>359</v>
+        <v>396</v>
       </c>
       <c r="K72" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="L72" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M72" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N72" t="s">
-        <v>383</v>
+        <v>155</v>
       </c>
       <c r="O72" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="P72" t="s">
-        <v>396</v>
+        <v>399</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" t="s">
+        <v>400</v>
+      </c>
+      <c r="B73" t="s">
+        <v>401</v>
+      </c>
+      <c r="C73" t="s">
+        <v>364</v>
+      </c>
+      <c r="D73" t="s">
+        <v>59</v>
+      </c>
+      <c r="E73" t="s">
+        <v>20</v>
+      </c>
+      <c r="F73" t="s">
+        <v>33</v>
+      </c>
+      <c r="G73" t="s">
+        <v>47</v>
+      </c>
+      <c r="H73">
+        <v>2011</v>
+      </c>
+      <c r="I73"/>
+      <c r="J73" t="s">
+        <v>367</v>
+      </c>
+      <c r="K73" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73" t="s">
+        <v>402</v>
+      </c>
+      <c r="M73" t="s">
+        <v>369</v>
+      </c>
+      <c r="N73" t="s">
+        <v>391</v>
+      </c>
+      <c r="O73" t="s">
+        <v>403</v>
+      </c>
+      <c r="P73" t="s">
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">