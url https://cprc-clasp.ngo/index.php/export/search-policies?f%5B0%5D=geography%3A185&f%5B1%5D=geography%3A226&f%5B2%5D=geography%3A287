--- v1 (2025-12-26)
+++ v2 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -663,57 +663,60 @@
   <si>
     <t>Inmetro Ordinance No. 420 of 04 October 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for solar water heating equipment.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
@@ -801,53 +804,50 @@
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/index.php/web/result/1725/detail</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No.18 of 2014 on Energy labels for energy saving lights</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements covers self-ballasted lamps (CFL).</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>SNI IEC 60969:2009, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no18-2014-energy-labels-energy-saving</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/peraturan/Permen%20ESDM%2018%20Tahun%202014.pdf</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mme-resolution-no-1-29-april-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/resolucao-n-1-de-29-de-abril-de-2022-396910853</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.007 of 31 December 2010</t>
@@ -1164,50 +1164,74 @@
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
   </si>
   <si>
     <t>Regional quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Applies to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regional-quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1511,51 +1535,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="897.638" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="330.205" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3114,439 +3138,439 @@
       </c>
       <c r="M33" t="s">
         <v>148</v>
       </c>
       <c r="N33" t="s">
         <v>90</v>
       </c>
       <c r="O33" t="s">
         <v>210</v>
       </c>
       <c r="P33" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>212</v>
       </c>
       <c r="B34" t="s">
         <v>213</v>
       </c>
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>214</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2015</v>
       </c>
       <c r="I34">
         <v>2022</v>
       </c>
       <c r="J34" t="s">
         <v>147</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M34" t="s">
         <v>148</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="P34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B35" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C35" t="s">
         <v>32</v>
       </c>
       <c r="D35" t="s">
         <v>163</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>146</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2008</v>
       </c>
       <c r="I35">
         <v>2022</v>
       </c>
       <c r="J35" t="s">
         <v>147</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M35" t="s">
         <v>148</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P35" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B36" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
         <v>181</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>78</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>48</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M36" t="s">
         <v>49</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P36" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B37" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>48</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M37" t="s">
         <v>49</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P37" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B38" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>78</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>48</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M38" t="s">
         <v>49</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P38" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B39" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>48</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M39" t="s">
         <v>49</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="P39" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B40" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>78</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>48</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
         <v>26</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P40" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B41" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
         <v>121</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2015</v>
       </c>
       <c r="I41">
         <v>2018</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M41" t="s">
         <v>26</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="P41" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B42" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>146</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2013</v>
       </c>
       <c r="I42">
         <v>2016</v>
       </c>
       <c r="J42" t="s">
         <v>48</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
         <v>259</v>
       </c>
@@ -4848,50 +4872,98 @@
       </c>
       <c r="G69" t="s">
         <v>47</v>
       </c>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
         <v>87</v>
       </c>
       <c r="K69" t="s">
         <v>108</v>
       </c>
       <c r="L69" t="s">
         <v>89</v>
       </c>
       <c r="M69" t="s">
         <v>80</v>
       </c>
       <c r="N69" t="s">
         <v>90</v>
       </c>
       <c r="O69" t="s">
         <v>378</v>
       </c>
       <c r="P69"/>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>379</v>
+      </c>
+      <c r="B70" t="s">
+        <v>380</v>
+      </c>
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70" t="s">
+        <v>381</v>
+      </c>
+      <c r="E70" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" t="s">
+        <v>46</v>
+      </c>
+      <c r="G70" t="s">
+        <v>382</v>
+      </c>
+      <c r="H70">
+        <v>2026</v>
+      </c>
+      <c r="I70">
+        <v>2026</v>
+      </c>
+      <c r="J70" t="s">
+        <v>383</v>
+      </c>
+      <c r="K70" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70"/>
+      <c r="M70" t="s">
+        <v>384</v>
+      </c>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>385</v>
+      </c>
+      <c r="P70" t="s">
+        <v>386</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>