--- v1 (2026-02-20)
+++ v2 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="623">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1099,51 +1099,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade Decree N 1324</t>
   </si>
   <si>
     <t>Low-pressure lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ministry-industry-and-trade-decree-n-1324</t>
   </si>
@@ -1492,50 +1492,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/schedule-12-washing-machines</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
   </si>
   <si>
     <t>Schedule 13 - Diesel Engine Driven Monoset Pumps for Agricultural purposes</t>
   </si>
   <si>
     <t>This schedule specifies the minimum fuel consumption and labeling instructions for  Diesel Engine Driven Monoset Pumps for Agricultural purposes being manufactured, imported, or sold in India. The scope covers Diesel Engine Driven Monoset Pumps for clear, cold, fresh water for agricultural purposes within the range of 2 HP to 10 HP for which the Schedule is applicable.</t>
   </si>
   <si>
     <t>Agricultural Pumps</t>
   </si>
@@ -2257,51 +2281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P111"/>
+  <dimension ref="A1:P112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="219.375" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -5062,51 +5086,51 @@
       </c>
       <c r="M57" t="s">
         <v>286</v>
       </c>
       <c r="N57" t="s">
         <v>349</v>
       </c>
       <c r="O57" t="s">
         <v>350</v>
       </c>
       <c r="P57" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>352</v>
       </c>
       <c r="B58" t="s">
         <v>353</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>121</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="F58" t="s">
         <v>260</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2015</v>
       </c>
       <c r="I58">
         <v>2022</v>
       </c>
       <c r="J58" t="s">
         <v>285</v>
       </c>
       <c r="K58" t="s">
         <v>38</v>
       </c>
       <c r="L58" t="s">
         <v>354</v>
       </c>
@@ -6517,1202 +6541,1250 @@
       </c>
       <c r="L87" t="s">
         <v>485</v>
       </c>
       <c r="M87" t="s">
         <v>423</v>
       </c>
       <c r="N87" t="s">
         <v>27</v>
       </c>
       <c r="O87" t="s">
         <v>486</v>
       </c>
       <c r="P87" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>487</v>
       </c>
       <c r="B88" t="s">
         <v>488</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>145</v>
+        <v>489</v>
       </c>
       <c r="E88" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F88" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="G88" t="s">
-        <v>22</v>
+        <v>490</v>
       </c>
       <c r="H88">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="I88">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J88" t="s">
-        <v>64</v>
+        <v>491</v>
       </c>
       <c r="K88" t="s">
         <v>38</v>
       </c>
-      <c r="L88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L88"/>
       <c r="M88" t="s">
-        <v>40</v>
+        <v>492</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="P88" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B89" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C89" t="s">
         <v>32</v>
       </c>
       <c r="D89" t="s">
-        <v>494</v>
+        <v>145</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>35</v>
       </c>
       <c r="G89" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H89">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>2011</v>
+      </c>
+      <c r="I89">
+        <v>2019</v>
+      </c>
       <c r="J89" t="s">
         <v>64</v>
       </c>
       <c r="K89" t="s">
-        <v>495</v>
+        <v>38</v>
       </c>
       <c r="L89" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M89" t="s">
         <v>40</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="P89" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B90" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C90" t="s">
         <v>32</v>
       </c>
       <c r="D90" t="s">
-        <v>175</v>
+        <v>502</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G90" t="s">
         <v>92</v>
       </c>
       <c r="H90">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>64</v>
       </c>
       <c r="K90" t="s">
-        <v>38</v>
+        <v>503</v>
       </c>
       <c r="L90" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="M90" t="s">
         <v>40</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="P90" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B91" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C91" t="s">
         <v>32</v>
       </c>
       <c r="D91" t="s">
-        <v>444</v>
+        <v>175</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G91" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H91">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I91"/>
       <c r="J91" t="s">
         <v>64</v>
       </c>
       <c r="K91" t="s">
         <v>38</v>
       </c>
       <c r="L91" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="M91" t="s">
         <v>40</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="P91" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B92" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C92" t="s">
         <v>32</v>
       </c>
       <c r="D92" t="s">
-        <v>192</v>
+        <v>444</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G92" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H92">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I92"/>
+        <v>2013</v>
+      </c>
+      <c r="I92">
+        <v>2016</v>
+      </c>
       <c r="J92" t="s">
         <v>64</v>
       </c>
       <c r="K92" t="s">
         <v>38</v>
       </c>
       <c r="L92" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="M92" t="s">
         <v>40</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="P92" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B93" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C93" t="s">
         <v>32</v>
       </c>
       <c r="D93" t="s">
-        <v>516</v>
+        <v>192</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G93" t="s">
         <v>92</v>
       </c>
       <c r="H93">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
         <v>64</v>
       </c>
       <c r="K93" t="s">
         <v>38</v>
       </c>
       <c r="L93" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M93" t="s">
         <v>40</v>
       </c>
       <c r="N93" t="s">
-        <v>349</v>
+        <v>27</v>
       </c>
       <c r="O93" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="P93" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B94" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C94" t="s">
         <v>32</v>
       </c>
       <c r="D94" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>35</v>
       </c>
       <c r="G94" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H94">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
         <v>64</v>
       </c>
       <c r="K94" t="s">
-        <v>495</v>
+        <v>38</v>
       </c>
       <c r="L94" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M94" t="s">
         <v>40</v>
       </c>
       <c r="N94" t="s">
-        <v>27</v>
+        <v>349</v>
       </c>
       <c r="O94" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="P94" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B95" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C95" t="s">
         <v>32</v>
       </c>
       <c r="D95" t="s">
-        <v>33</v>
+        <v>530</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>35</v>
       </c>
       <c r="G95" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H95">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I95"/>
+        <v>2014</v>
+      </c>
+      <c r="I95">
+        <v>2016</v>
+      </c>
       <c r="J95" t="s">
         <v>64</v>
       </c>
       <c r="K95" t="s">
-        <v>38</v>
+        <v>503</v>
       </c>
       <c r="L95" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="M95" t="s">
         <v>40</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="P95" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="B96" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C96" t="s">
         <v>32</v>
       </c>
       <c r="D96" t="s">
-        <v>307</v>
+        <v>33</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>35</v>
       </c>
       <c r="G96" t="s">
         <v>92</v>
       </c>
       <c r="H96">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
         <v>64</v>
       </c>
       <c r="K96" t="s">
         <v>38</v>
       </c>
       <c r="L96" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="M96" t="s">
         <v>40</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="P96" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B97" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C97" t="s">
         <v>32</v>
       </c>
       <c r="D97" t="s">
-        <v>128</v>
+        <v>307</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>35</v>
       </c>
       <c r="G97" t="s">
         <v>92</v>
       </c>
       <c r="H97">
         <v>2019</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>64</v>
       </c>
       <c r="K97" t="s">
-        <v>347</v>
+        <v>38</v>
       </c>
       <c r="L97" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="M97" t="s">
         <v>40</v>
       </c>
       <c r="N97" t="s">
-        <v>539</v>
+        <v>27</v>
       </c>
       <c r="O97" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="P97" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B98" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C98" t="s">
         <v>32</v>
       </c>
       <c r="D98" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>35</v>
       </c>
       <c r="G98" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H98">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="K98" t="s">
-        <v>38</v>
+        <v>347</v>
       </c>
       <c r="L98" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="M98" t="s">
         <v>40</v>
       </c>
       <c r="N98" t="s">
-        <v>27</v>
+        <v>547</v>
       </c>
       <c r="O98" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="P98" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B99" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C99" t="s">
         <v>32</v>
       </c>
       <c r="D99" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>35</v>
       </c>
       <c r="G99" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H99">
         <v>2020</v>
       </c>
-      <c r="I99"/>
+      <c r="I99">
+        <v>2023</v>
+      </c>
       <c r="J99" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="K99" t="s">
         <v>38</v>
       </c>
       <c r="L99" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="M99" t="s">
         <v>40</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="P99" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B100" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C100" t="s">
         <v>32</v>
       </c>
       <c r="D100" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>35</v>
       </c>
       <c r="G100" t="s">
         <v>92</v>
       </c>
       <c r="H100">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>64</v>
       </c>
       <c r="K100" t="s">
         <v>38</v>
       </c>
       <c r="L100" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="M100" t="s">
         <v>40</v>
       </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="P100" t="s">
-        <v>142</v>
+        <v>559</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="B101" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="C101" t="s">
         <v>32</v>
       </c>
       <c r="D101" t="s">
-        <v>558</v>
+        <v>57</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>35</v>
       </c>
       <c r="G101" t="s">
         <v>92</v>
       </c>
       <c r="H101">
         <v>2021</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
         <v>64</v>
       </c>
       <c r="K101" t="s">
         <v>38</v>
       </c>
       <c r="L101" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="M101" t="s">
         <v>40</v>
       </c>
       <c r="N101" t="s">
-        <v>560</v>
+        <v>27</v>
       </c>
       <c r="O101" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="P101" t="s">
-        <v>562</v>
+        <v>142</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B102" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C102" t="s">
         <v>32</v>
       </c>
       <c r="D102" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>35</v>
       </c>
       <c r="G102" t="s">
         <v>92</v>
       </c>
       <c r="H102">
         <v>2021</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>64</v>
       </c>
       <c r="K102" t="s">
         <v>38</v>
       </c>
       <c r="L102" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="M102" t="s">
         <v>40</v>
       </c>
       <c r="N102" t="s">
-        <v>27</v>
+        <v>568</v>
       </c>
       <c r="O102" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="P102" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B103" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C103" t="s">
         <v>32</v>
       </c>
       <c r="D103" t="s">
-        <v>226</v>
+        <v>566</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>35</v>
       </c>
       <c r="G103" t="s">
         <v>92</v>
       </c>
       <c r="H103">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="K103" t="s">
-        <v>570</v>
+        <v>38</v>
       </c>
       <c r="L103" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="M103" t="s">
         <v>40</v>
       </c>
       <c r="N103" t="s">
-        <v>560</v>
+        <v>27</v>
       </c>
       <c r="O103" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="P103" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B104" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C104" t="s">
         <v>32</v>
       </c>
       <c r="D104" t="s">
-        <v>576</v>
+        <v>226</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>35</v>
       </c>
       <c r="G104" t="s">
         <v>92</v>
       </c>
       <c r="H104">
         <v>2024</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
         <v>45</v>
       </c>
       <c r="K104" t="s">
-        <v>38</v>
+        <v>578</v>
       </c>
       <c r="L104" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="M104" t="s">
-        <v>578</v>
+        <v>40</v>
       </c>
       <c r="N104" t="s">
-        <v>27</v>
+        <v>568</v>
       </c>
       <c r="O104" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="P104" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B105" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C105" t="s">
         <v>32</v>
       </c>
       <c r="D105" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>35</v>
       </c>
       <c r="G105" t="s">
         <v>92</v>
       </c>
       <c r="H105">
         <v>2024</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>45</v>
       </c>
       <c r="K105" t="s">
         <v>38</v>
       </c>
       <c r="L105" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="M105" t="s">
-        <v>40</v>
+        <v>586</v>
       </c>
       <c r="N105" t="s">
         <v>27</v>
       </c>
       <c r="O105" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="P105" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B106" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C106" t="s">
         <v>32</v>
       </c>
       <c r="D106" t="s">
-        <v>313</v>
+        <v>591</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>35</v>
       </c>
       <c r="G106" t="s">
         <v>92</v>
       </c>
       <c r="H106">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="K106" t="s">
         <v>38</v>
       </c>
       <c r="L106" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="M106" t="s">
         <v>40</v>
       </c>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="P106" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B107" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C107" t="s">
         <v>32</v>
       </c>
       <c r="D107" t="s">
-        <v>494</v>
+        <v>313</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>35</v>
       </c>
       <c r="G107" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="H107">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I107"/>
       <c r="J107" t="s">
         <v>64</v>
       </c>
       <c r="K107" t="s">
         <v>38</v>
       </c>
       <c r="L107" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="M107" t="s">
         <v>40</v>
       </c>
       <c r="N107" t="s">
         <v>27</v>
       </c>
       <c r="O107" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="P107" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B108" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C108" t="s">
         <v>32</v>
       </c>
       <c r="D108" t="s">
-        <v>19</v>
+        <v>502</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>35</v>
       </c>
       <c r="G108" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="H108">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>2008</v>
+      </c>
+      <c r="I108">
+        <v>2019</v>
+      </c>
       <c r="J108" t="s">
         <v>64</v>
       </c>
       <c r="K108" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="L108" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="M108" t="s">
         <v>40</v>
       </c>
       <c r="N108" t="s">
         <v>27</v>
       </c>
       <c r="O108" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="P108" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B109" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C109" t="s">
         <v>32</v>
       </c>
       <c r="D109" t="s">
-        <v>604</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>35</v>
       </c>
       <c r="G109" t="s">
         <v>92</v>
       </c>
       <c r="H109">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
         <v>64</v>
       </c>
       <c r="K109" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="L109" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="M109" t="s">
         <v>40</v>
       </c>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="P109" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B110" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C110" t="s">
-        <v>610</v>
+        <v>32</v>
       </c>
       <c r="D110" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>35</v>
       </c>
       <c r="G110" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="H110">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>612</v>
+        <v>64</v>
       </c>
       <c r="K110" t="s">
         <v>38</v>
       </c>
       <c r="L110" t="s">
         <v>613</v>
       </c>
       <c r="M110" t="s">
+        <v>40</v>
+      </c>
+      <c r="N110" t="s">
+        <v>27</v>
+      </c>
+      <c r="O110" t="s">
         <v>614</v>
       </c>
-      <c r="N110" t="s">
-[...2 lines deleted...]
-      <c r="O110" t="s">
+      <c r="P110" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>616</v>
+      </c>
+      <c r="B111" t="s">
         <v>617</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D111" t="s">
         <v>619</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
+        <v>35</v>
+      </c>
+      <c r="G111" t="s">
+        <v>36</v>
+      </c>
+      <c r="H111">
+        <v>2025</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>620</v>
+      </c>
+      <c r="K111" t="s">
+        <v>38</v>
+      </c>
+      <c r="L111" t="s">
+        <v>621</v>
+      </c>
+      <c r="M111" t="s">
+        <v>622</v>
+      </c>
+      <c r="N111" t="s">
+        <v>27</v>
+      </c>
+      <c r="O111" t="s">
+        <v>623</v>
+      </c>
+      <c r="P111" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112" t="s">
+        <v>625</v>
+      </c>
+      <c r="B112" t="s">
+        <v>626</v>
+      </c>
+      <c r="C112" t="s">
+        <v>32</v>
+      </c>
+      <c r="D112" t="s">
+        <v>627</v>
+      </c>
+      <c r="E112" t="s">
+        <v>20</v>
+      </c>
+      <c r="F112" t="s">
         <v>21</v>
       </c>
-      <c r="G111" t="s">
+      <c r="G112" t="s">
         <v>22</v>
       </c>
-      <c r="H111">
+      <c r="H112">
         <v>2011</v>
       </c>
-      <c r="I111">
+      <c r="I112">
         <v>2017</v>
       </c>
-      <c r="J111" t="s">
+      <c r="J112" t="s">
         <v>176</v>
       </c>
-      <c r="K111" t="s">
+      <c r="K112" t="s">
         <v>278</v>
       </c>
-      <c r="L111"/>
-[...3 lines deleted...]
-      <c r="N111" t="s">
+      <c r="L112"/>
+      <c r="M112" t="s">
+        <v>628</v>
+      </c>
+      <c r="N112" t="s">
         <v>280</v>
       </c>
-      <c r="O111" t="s">
-[...3 lines deleted...]
-        <v>622</v>
+      <c r="O112" t="s">
+        <v>629</v>
+      </c>
+      <c r="P112" t="s">
+        <v>630</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">