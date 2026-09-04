--- v0 (2025-12-11)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -912,57 +912,60 @@
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for solar water heating equipment.</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
@@ -1050,53 +1053,50 @@
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/index.php/web/result/1725/detail</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No.18 of 2014 on Energy labels for energy saving lights</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements covers self-ballasted lamps (CFL).</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>SNI IEC 60969:2009, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no18-2014-energy-labels-energy-saving</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/peraturan/Permen%20ESDM%2018%20Tahun%202014.pdf</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade Decree N 1324</t>
   </si>
   <si>
     <t>Low-pressure lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/ministry-industry-and-trade-decree-n-1324</t>
   </si>
   <si>
     <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade Decree N 769</t>
   </si>
   <si>
     <t>Electric water heaters accumulative; Household Electric boilers</t>
@@ -1437,50 +1437,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1784,51 +1808,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P88"/>
+  <dimension ref="A1:P89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="763.099" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="225.231" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -4251,439 +4275,439 @@
       </c>
       <c r="M51" t="s">
         <v>230</v>
       </c>
       <c r="N51" t="s">
         <v>292</v>
       </c>
       <c r="O51" t="s">
         <v>293</v>
       </c>
       <c r="P51" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>295</v>
       </c>
       <c r="B52" t="s">
         <v>296</v>
       </c>
       <c r="C52" t="s">
         <v>32</v>
       </c>
       <c r="D52" t="s">
-        <v>91</v>
+        <v>297</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>213</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>2015</v>
       </c>
       <c r="I52">
         <v>2022</v>
       </c>
       <c r="J52" t="s">
         <v>229</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M52" t="s">
         <v>230</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="P52" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B53" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C53" t="s">
         <v>32</v>
       </c>
       <c r="D53" t="s">
         <v>245</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>213</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2008</v>
       </c>
       <c r="I53">
         <v>2022</v>
       </c>
       <c r="J53" t="s">
         <v>229</v>
       </c>
       <c r="K53" t="s">
         <v>37</v>
       </c>
       <c r="L53" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M53" t="s">
         <v>230</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="P53" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B54" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
         <v>263</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>76</v>
       </c>
       <c r="H54">
         <v>2021</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>48</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M54" t="s">
         <v>49</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="P54" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B55" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
         <v>95</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H55">
         <v>2021</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>48</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M55" t="s">
         <v>49</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="P55" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B56" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>76</v>
       </c>
       <c r="H56">
         <v>2021</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>48</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M56" t="s">
         <v>49</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="P56" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B57" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H57">
         <v>2021</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>48</v>
       </c>
       <c r="K57" t="s">
         <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M57" t="s">
         <v>49</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="P57" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B58" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>76</v>
       </c>
       <c r="H58">
         <v>2021</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>48</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58"/>
       <c r="M58" t="s">
         <v>26</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="P58" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B59" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
         <v>82</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2015</v>
       </c>
       <c r="I59">
         <v>2018</v>
       </c>
       <c r="J59" t="s">
         <v>48</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
       <c r="L59" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M59" t="s">
         <v>26</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="P59" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B60" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>341</v>
+        <v>297</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>213</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2013</v>
       </c>
       <c r="I60">
         <v>2016</v>
       </c>
       <c r="J60" t="s">
         <v>48</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
         <v>342</v>
       </c>
@@ -6034,50 +6058,98 @@
         <v>2010</v>
       </c>
       <c r="I88">
         <v>2017</v>
       </c>
       <c r="J88" t="s">
         <v>229</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
       <c r="L88" t="s">
         <v>468</v>
       </c>
       <c r="M88" t="s">
         <v>406</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
         <v>469</v>
       </c>
       <c r="P88" t="s">
         <v>408</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89" t="s">
+        <v>470</v>
+      </c>
+      <c r="B89" t="s">
+        <v>471</v>
+      </c>
+      <c r="C89" t="s">
+        <v>32</v>
+      </c>
+      <c r="D89" t="s">
+        <v>472</v>
+      </c>
+      <c r="E89" t="s">
+        <v>20</v>
+      </c>
+      <c r="F89" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" t="s">
+        <v>473</v>
+      </c>
+      <c r="H89">
+        <v>2026</v>
+      </c>
+      <c r="I89">
+        <v>2026</v>
+      </c>
+      <c r="J89" t="s">
+        <v>474</v>
+      </c>
+      <c r="K89" t="s">
+        <v>24</v>
+      </c>
+      <c r="L89"/>
+      <c r="M89" t="s">
+        <v>475</v>
+      </c>
+      <c r="N89" t="s">
+        <v>27</v>
+      </c>
+      <c r="O89" t="s">
+        <v>476</v>
+      </c>
+      <c r="P89" t="s">
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">