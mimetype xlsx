--- v0 (2026-01-01)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -573,51 +573,51 @@
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>labeling for clothes dryers</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>AS/NZS 2442.2:2000</t>
   </si>
@@ -1176,50 +1176,74 @@
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/regulation-energy-efficiency-requirements-mass-produced-systems-vehicles-and-appliances</t>
   </si>
   <si>
     <t>https://www.admin.ch/opc/de/classified-compilation/20162950/index.html</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
   </si>
 </sst>
 </file>
 
@@ -1544,51 +1568,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P69"/>
+  <dimension ref="A1:P70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="205.093" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="798.519" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="251.224" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2819,51 +2843,51 @@
       </c>
       <c r="M25" t="s">
         <v>112</v>
       </c>
       <c r="N25" t="s">
         <v>179</v>
       </c>
       <c r="O25" t="s">
         <v>180</v>
       </c>
       <c r="P25" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>182</v>
       </c>
       <c r="B26" t="s">
         <v>183</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>80</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2015</v>
       </c>
       <c r="I26">
         <v>2022</v>
       </c>
       <c r="J26" t="s">
         <v>111</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
         <v>184</v>
       </c>
@@ -4910,86 +4934,134 @@
       </c>
       <c r="L68" t="s">
         <v>381</v>
       </c>
       <c r="M68" t="s">
         <v>382</v>
       </c>
       <c r="N68" t="s">
         <v>383</v>
       </c>
       <c r="O68" t="s">
         <v>384</v>
       </c>
       <c r="P68" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>386</v>
       </c>
       <c r="B69" t="s">
         <v>387</v>
       </c>
       <c r="C69" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="D69" t="s">
         <v>388</v>
       </c>
       <c r="E69" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>47</v>
+        <v>389</v>
       </c>
       <c r="H69">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>2026</v>
+      </c>
+      <c r="I69">
+        <v>2026</v>
+      </c>
       <c r="J69" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="K69" t="s">
-        <v>390</v>
+        <v>24</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
+        <v>391</v>
+      </c>
+      <c r="N69" t="s">
+        <v>27</v>
+      </c>
+      <c r="O69" t="s">
+        <v>392</v>
+      </c>
+      <c r="P69" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
+      <c r="A70" t="s">
+        <v>394</v>
+      </c>
+      <c r="B70" t="s">
+        <v>395</v>
+      </c>
+      <c r="C70" t="s">
+        <v>86</v>
+      </c>
+      <c r="D70" t="s">
+        <v>396</v>
+      </c>
+      <c r="E70" t="s">
+        <v>70</v>
+      </c>
+      <c r="F70" t="s">
+        <v>80</v>
+      </c>
+      <c r="G70" t="s">
+        <v>47</v>
+      </c>
+      <c r="H70">
+        <v>2015</v>
+      </c>
+      <c r="I70"/>
+      <c r="J70" t="s">
+        <v>397</v>
+      </c>
+      <c r="K70" t="s">
+        <v>398</v>
+      </c>
+      <c r="L70"/>
+      <c r="M70" t="s">
         <v>382</v>
       </c>
-      <c r="N69" t="s">
-[...6 lines deleted...]
-        <v>392</v>
+      <c r="N70" t="s">
+        <v>27</v>
+      </c>
+      <c r="O70" t="s">
+        <v>399</v>
+      </c>
+      <c r="P70" t="s">
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">