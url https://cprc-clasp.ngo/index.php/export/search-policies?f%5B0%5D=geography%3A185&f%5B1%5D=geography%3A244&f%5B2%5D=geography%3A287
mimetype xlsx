--- v1 (2026-02-22)
+++ v2 (2026-09-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -757,57 +757,60 @@
   <si>
     <t>Inmetro Ordinance No. 420 of 04 October 2021</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for solar water heating equipment.</t>
   </si>
   <si>
     <t>ABNT NBR 15747-1:2009 / ABNT NBR 15747-2:2009 / ASTM G155:13 / ISO 9806:2017 / ISO 9459-2:1995</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-420-04-october-2021</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-420-de-4-de-outubro-de-2021-352019240</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 69 of 16 February 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for integrated LED lamps.</t>
   </si>
   <si>
+    <t>Non-Directional lamps, Directional Lamps</t>
+  </si>
+  <si>
     <t>IEC-TR62380; IESNA LM-80-08; ANSI /UL 1993-1999</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-69-16-february-2022</t>
   </si>
   <si>
-    <t>https://www.in.gov.br/en/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
+    <t>https://www.in.gov.br/web/dou/-/portaria-n-69-de-16-de-fevereiro-de-2022-382712930</t>
   </si>
   <si>
     <t>Inmetro Ordinance No. 8 of 05 January 2022</t>
   </si>
   <si>
     <t>This labeling policy specifies quality and conformity assessment requirements for gas stoves and ovens for household use.</t>
   </si>
   <si>
     <t>ABNT NBR 13723-1:2003 /  ABNT NBR 14698 and ABNT NBR 13866 / ABNT NBR 15076:2004 / ABNT NBR 7195</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/inmetro-ordinance-no-8-05-january-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/portaria-n-8-de-5-de-janeiro-de-2022-375029861</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard and Energy Savings Label for Energy-Consuming Appliance Fan</t>
   </si>
   <si>
     <t>This policy includes MEPS and labeling requirements for portable fans with blade diameter from 150 mm/6 inches to 240 mm/24 inches, excluding exhaust fans, ceiling fans, and ventilation fans (HS code: 8414.51.00).</t>
   </si>
   <si>
     <t>SNI lEC 60879:2013</t>
   </si>
@@ -895,53 +898,50 @@
   <si>
     <t>https://jdih.esdm.go.id/storage/document/Permen%20ESDM%20No.%2014%20Tahun%202021.pdf</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No. 57 of 2017 on MEPS and energy labels for air conditioners</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements cover single-split, wall-mounted, inverter or non-inverter air conditioners with cooling capacity up to 27,000 BTU/hour (HS code: 8415.10.10).</t>
   </si>
   <si>
     <t>SNI ISO/IEC 17067:2013, SNI 19-6713-2002, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no-57-2017-meps-and-energy-labels-air</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/index.php/web/result/1725/detail</t>
   </si>
   <si>
     <t>Minister of Energy and Mineral Resources Regulation No.18 of 2014 on Energy labels for energy saving lights</t>
   </si>
   <si>
     <t>The MEPS and labeling requirements covers self-ballasted lamps (CFL).</t>
   </si>
   <si>
-    <t>Non-Directional lamps, Directional Lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>SNI IEC 60969:2009, SNI 04-6958-2003</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/minister-energy-and-mineral-resources-regulation-no18-2014-energy-labels-energy-saving</t>
   </si>
   <si>
     <t>https://jdih.esdm.go.id/peraturan/Permen%20ESDM%2018%20Tahun%202014.pdf</t>
   </si>
   <si>
     <t>MME Resolution No. 1 of 29 April 2022</t>
   </si>
   <si>
     <t>This policy specifies the minimum energy performance standards (MEPS) for air conditioners, including monoblock, window, wall split, floor-ceiling, and cassette type.</t>
   </si>
   <si>
     <t>Ministry of Mines and Energy (MME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/mme-resolution-no-1-29-april-2022</t>
   </si>
   <si>
     <t>https://www.in.gov.br/en/web/dou/-/resolucao-n-1-de-29-de-abril-de-2022-396910853</t>
   </si>
   <si>
     <t>MME/MCT/MDIC Ordinance No. 1.007 of 31 December 2010</t>
@@ -1249,50 +1249,74 @@
     <t>Procel Seal - Table and Ceiling Fans</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for table and ceiling fans.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>NBR NM-IEC-335-1/ 1998; IEC 60335-2-80 / 1997; NBR 14532 : 2003; Energy Star / 2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-table-and-ceiling-fans</t>
   </si>
   <si>
     <t>Procel Seal - Televisions</t>
   </si>
   <si>
     <t>This webpage contains endorsement label requirements for televisions.</t>
   </si>
   <si>
     <t>IEC 60065 Ed. 7.1 2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/index.php/policies/procel-seal-televisions</t>
+  </si>
+  <si>
+    <t>Resolution CGIEE No. 2, of June 25, 2026</t>
+  </si>
+  <si>
+    <t>The regulation defines the minimum energy efficiency standards for LED lamps (indoor use) and luminaires (indoor or outdoor use).</t>
+  </si>
+  <si>
+    <t>Indoor Luminaires, Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>CGIEE</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/index.php/policies/resolution-cgiee-no-2-june-25-2026</t>
+  </si>
+  <si>
+    <t>https://www.in.gov.br/web/dou/-/resolucao-cgiee-n-2-de-25-de-junho-de-2026-715263767</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1596,51 +1620,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P75"/>
+  <dimension ref="A1:P76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="826.941" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="148.535" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="225.231" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -3551,439 +3575,439 @@
       </c>
       <c r="M40" t="s">
         <v>177</v>
       </c>
       <c r="N40" t="s">
         <v>239</v>
       </c>
       <c r="O40" t="s">
         <v>240</v>
       </c>
       <c r="P40" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>242</v>
       </c>
       <c r="B41" t="s">
         <v>243</v>
       </c>
       <c r="C41" t="s">
         <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>244</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>175</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2015</v>
       </c>
       <c r="I41">
         <v>2022</v>
       </c>
       <c r="J41" t="s">
         <v>176</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M41" t="s">
         <v>177</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P41" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B42" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C42" t="s">
         <v>32</v>
       </c>
       <c r="D42" t="s">
         <v>192</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>175</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2008</v>
       </c>
       <c r="I42">
         <v>2022</v>
       </c>
       <c r="J42" t="s">
         <v>176</v>
       </c>
       <c r="K42" t="s">
         <v>37</v>
       </c>
       <c r="L42" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M42" t="s">
         <v>177</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="P42" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B43" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
         <v>210</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
       <c r="G43" t="s">
         <v>60</v>
       </c>
       <c r="H43">
         <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>123</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M43" t="s">
         <v>124</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P43" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B44" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>167</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>21</v>
       </c>
       <c r="G44" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H44">
         <v>2021</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>123</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M44" t="s">
         <v>124</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="P44" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>60</v>
       </c>
       <c r="H45">
         <v>2021</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>123</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M45" t="s">
         <v>124</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="P45" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B46" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H46">
         <v>2021</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>123</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
       <c r="L46" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M46" t="s">
         <v>124</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P46" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B47" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>60</v>
       </c>
       <c r="H47">
         <v>2021</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>123</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
         <v>26</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="P47" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B48" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>113</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2015</v>
       </c>
       <c r="I48">
         <v>2018</v>
       </c>
       <c r="J48" t="s">
         <v>123</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
       <c r="L48" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M48" t="s">
         <v>26</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="P48" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B49" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>175</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2013</v>
       </c>
       <c r="I49">
         <v>2016</v>
       </c>
       <c r="J49" t="s">
         <v>123</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49" t="s">
         <v>289</v>
       </c>
@@ -5240,50 +5264,98 @@
         <v>2010</v>
       </c>
       <c r="I75">
         <v>2017</v>
       </c>
       <c r="J75" t="s">
         <v>176</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
         <v>404</v>
       </c>
       <c r="M75" t="s">
         <v>342</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
         <v>405</v>
       </c>
       <c r="P75" t="s">
         <v>344</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>406</v>
+      </c>
+      <c r="B76" t="s">
+        <v>407</v>
+      </c>
+      <c r="C76" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76" t="s">
+        <v>408</v>
+      </c>
+      <c r="E76" t="s">
+        <v>20</v>
+      </c>
+      <c r="F76" t="s">
+        <v>121</v>
+      </c>
+      <c r="G76" t="s">
+        <v>409</v>
+      </c>
+      <c r="H76">
+        <v>2026</v>
+      </c>
+      <c r="I76">
+        <v>2026</v>
+      </c>
+      <c r="J76" t="s">
+        <v>410</v>
+      </c>
+      <c r="K76" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76" t="s">
+        <v>411</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
+        <v>412</v>
+      </c>
+      <c r="P76" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">